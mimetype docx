--- v1 (2026-07-06)
+++ v2 (2026-10-19)
@@ -11,1983 +11,3938 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1x95mujh0qdh" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Список изменений к прайс-листу Ivideon от 10.06.2026</w:t>
+        <w:t xml:space="preserve">Список изменений к прайс-листу Ivideon от 09.10.2026</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-593294409"/>
+        <w:id w:val="98911232"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve"> TOC \h \u \z \n \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_uf4gtorkugzf">
+          <w:hyperlink w:anchor="_em6xklikxqk2">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Общие изменения в прайс-листе</w:t>
+              <w:t xml:space="preserve">Комплекты и спец. предложения</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-          <w:pPr>
-[...45 lines deleted...]
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_jx1clpwh4ptj">
+          <w:hyperlink w:anchor="_mp9mftw20bf9">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Снято с продажи</w:t>
+              <w:t xml:space="preserve">Лист удален</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_zarzi89gmr87">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист Видеокамеры Ivideon, Nobelic</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_2n6r6x1v5jmq">
+          <w:hyperlink w:anchor="_bujozq8obwea">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Новые комплекты</w:t>
+              <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon на складе</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_zarzi89gmr87">
+          <w:hyperlink w:anchor="_hcryn13gtgte">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лист Видеокамеры Ivideon, Nobelic</w:t>
+              <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon в разработке</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_x17hcbpl526c">
+          <w:hyperlink w:anchor="_k2l913uafjve">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Снято с продажи</w:t>
+              <w:t xml:space="preserve">Новые модели видеокамер без сервиса Ivideon в разработке</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_iyqau8553kg4">
+          <w:hyperlink w:anchor="_k11g9m9f4b93">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Снимается с продажи</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_hcryn13gtgte">
+          <w:hyperlink w:anchor="_lsvn3rp3siqq">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon в разработке</w:t>
+              <w:t xml:space="preserve">Снято с продажи</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_g0l7t9t8f58f">
+          <w:hyperlink w:anchor="_1l0bkcyj86my">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon на складе</w:t>
+              <w:t xml:space="preserve">Изменены рекомендованные розничные цены (РРЦ)</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_t7labmnjfnac">
+          <w:hyperlink w:anchor="_o04r3v9b8jj6">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лист Видеорегистраторы Ivideon, Nobelic</w:t>
+              <w:t xml:space="preserve">Лист Лицензии Ivideon Cloud</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-          <w:pPr>
-[...46 lines deleted...]
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_sr5gitdnwpx9">
+          <w:hyperlink w:anchor="_q0oqdigh1ppe">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Другое оборудование и аксессуары</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Новая модель сетевого коммутатора на складе</w:t>
+              <w:t xml:space="preserve">Изменения в названиях тарифов видеоаналитики</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ce0qrc8cw1xo" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_uf4gtorkugzf" w:id="2"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_em6xklikxqk2" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Общие изменения в прайс-листе</w:t>
+        <w:t xml:space="preserve">Комплекты и спец. предложения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mp9mftw20bf9" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лист удален</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zarzi89gmr87" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лист Видеокамеры Ivideon, Nobelic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bujozq8obwea" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon на складе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-2230F-WMSDE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hcryn13gtgte" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon в разработке</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-532-E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Изменение наименований партнерских уровней</w:t>
+        <w:t xml:space="preserve">Ivideon-302-E</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-6221F-ML(3.6мм)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-6221F-ML(6мм)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-3230F-MSDV2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-3260F-MSD4GV2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k2l913uafjve" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые модели видеокамер без сервиса Ivideon в разработке</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-L6230F-M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k11g9m9f4b93" w:id="8"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Снимается с продажи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-3230F-WMSD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-3230F-MSD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lsvn3rp3siqq" w:id="9"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Снято с продажи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-6220F-ML</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1l0bkcyj86my" w:id="10"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изменены рекомендованные розничные цены (РРЦ)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10575.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4755"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="2670"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4755"/>
+            <w:gridCol w:w="3150"/>
+            <w:gridCol w:w="2670"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ff0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ff0000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РРЦ было</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="38761d"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="38761d"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РРЦ стало</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="447.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon-131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 490 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="38761d"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="38761d"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 390 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="447.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon-131-L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 990 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="38761d"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="38761d"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 490 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="447.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon-131-S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 490 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="38761d"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="38761d"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 990 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="447.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon-631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 990 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="38761d"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="38761d"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 990 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="447.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon-6221F-ML</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 490 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="38761d"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="38761d"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 990 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="447.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon-6220F-MLA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 990 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="38761d"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="38761d"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 490 ₽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o04r3v9b8jj6" w:id="11"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лист Лицензии Ivideon Cloud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_q0oqdigh1ppe" w:id="12"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изменения в названиях тарифов видеоаналитики</w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
+        <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="10777.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5388.5"/>
         <w:gridCol w:w="5388.5"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="5388.5"/>
             <w:gridCol w:w="5388.5"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:shd w:fill="cccccc" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Было</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:shd w:fill="cccccc" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Стало</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silver Partner (SP) (с НДС)</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+              <w:t xml:space="preserve">Faces 1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Серебряный (с НДС)</w:t>
+              <w:t xml:space="preserve">Лица 1000</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faces 3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Partner (GP) (с НДС)</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Золотой (с НДС)</w:t>
+              <w:t xml:space="preserve">Лица 3000</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faces 3000+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platinum Partner (PP)</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Платиновый (с НДС)</w:t>
+              <w:t xml:space="preserve">Лица 3000 Плюс</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faces Terminal 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Терминал Лица 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faces Terminal 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Терминал Лица 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Распознавание номеров</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANPR 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Распознавание номеров 10</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANPR 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Распознавание номеров 30</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cloud ANPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Облачное распознавание номеров</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cloud ANPR 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Облачное распознавание номеров</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cloud ANPR 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Облачное распознавание номеров </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cloud Counter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Облачный счетчик посетителей</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cloud Counter 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Облачный счетчик посетителей 10</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Footfall Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Анализ трафика</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Footfall 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Анализ трафика 10</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D Counter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Счетчик посетителей</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D Counter 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Счетчик посетителей</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon People</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Люди</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon People 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Люди</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ivideon People 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Люди</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heat Maps Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тепловые карты</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heat Maps 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тепловые карты</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timelapse 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Таймлапс 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire Detection Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Детекция Дыма / Огня</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIP Partner (VIP) (с НДС)</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+              <w:t xml:space="preserve">Fire Detection 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Элитный (с НДС)</w:t>
+              <w:t xml:space="preserve">Детекция Дыма / Огня 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...310 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...338 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...108 lines deleted...]
-      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId6" w:type="default"/>
       <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
       <w:pgMar w:bottom="566.9291338582677" w:top="566.9291338582677" w:left="566.9291338582677" w:right="566.9291338582677" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -2178,394 +4133,55 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...328 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru"/>
       </w:rPr>
@@ -2703,50 +4319,57 @@
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>