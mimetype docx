--- v0 (2026-04-15)
+++ v1 (2026-07-06)
@@ -1,3333 +1,2008 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="5C32B7F4" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_1x95mujh0qdh" w:colFirst="0" w:colLast="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1x95mujh0qdh" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-        <w:t>Список изменений к прайс-листу Ivideon от 17.03.2026</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Список изменений к прайс-листу Ivideon от 10.06.2026</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1831367971"/>
+        <w:id w:val="-593294409"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
-          <w:docPartUnique/>
+          <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="20C7F9CA" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
-          </w:r>
-          <w:r>
             <w:instrText xml:space="preserve"> TOC \h \u \z \n \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
-          </w:r>
-          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_zarzi89gmr87">
-            <w:r>
+          <w:hyperlink w:anchor="_uf4gtorkugzf">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Лист Видеокамеры Ivideon, Nobelic</w:t>
+              <w:t xml:space="preserve">Общие изменения в прайс-листе</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="32C66E4F" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
-[...79 lines deleted...]
-        <w:p w14:paraId="5BCC9B05" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_k7n26kbb2qdo">
-            <w:r>
+          <w:hyperlink w:anchor="_u1xtphrr12r7">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Лист Проектные видеокамеры Ivideon, Nobelic</w:t>
+              <w:t xml:space="preserve">Лист Комплекты и спец. предложения</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="5364074D" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="360"/>
+            <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_fd52y2jc21lt">
-            <w:r>
+          <w:hyperlink w:anchor="_jx1clpwh4ptj">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Снято с продаж</w:t>
+              <w:t xml:space="preserve">Снято с продажи</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="3F78F1CF" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_2n6r6x1v5jmq">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Новые комплекты</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_9aoqfbtwhusy">
-            <w:r>
+          <w:hyperlink w:anchor="_zarzi89gmr87">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Лист Другое оборудование и аксессуары</w:t>
+              <w:t xml:space="preserve">Лист Видеокамеры Ivideon, Nobelic</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1DE16E10" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="360"/>
+            <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_wzpbtnrz9tih">
-            <w:r>
+          <w:hyperlink w:anchor="_x17hcbpl526c">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Снято с продаж</w:t>
+              <w:t xml:space="preserve">Снято с продажи</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="6C4829CF" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="360"/>
+            <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_2wgbo08ng2zs">
-            <w:r>
+          <w:hyperlink w:anchor="_iyqau8553kg4">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Новые модели сетевых коммутаторов в разработке</w:t>
+              <w:t xml:space="preserve">Снимается с продажи</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="2778EDC6" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_hcryn13gtgte">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon в разработке</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_g0l7t9t8f58f">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon на складе</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_7fu9b1j1tqm5">
-            <w:r>
+          <w:hyperlink w:anchor="_t7labmnjfnac">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Лист Лицензии Ivideon Cloud</w:t>
+              <w:t xml:space="preserve">Лист Видеорегистраторы Ivideon, Nobelic</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="65469D45" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="720"/>
+            <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
-              <w:color w:val="1155CC"/>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_rx8t9dm1l1l9">
-            <w:r>
+          <w:hyperlink w:anchor="_6xm73on87ub4">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Пересмотрены цены на лицензионные коды</w:t>
+              <w:t xml:space="preserve">Новые модели видеорегистраторов с сервисом Ivideon на складе</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="4BB87815" w14:textId="77777777" w:rsidR="0043614F" w:rsidRDefault="00000000" w:rsidP="0043614F">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_tjy9jup5tnbs">
-            <w:r>
+          <w:hyperlink w:anchor="_sr5gitdnwpx9">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:color w:val="1155CC"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Лист Маас решения</w:t>
+              <w:t xml:space="preserve">Другое оборудование и аксессуары</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="360" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:smallCaps w:val="0"/>
+              <w:strike w:val="0"/>
+              <w:color w:val="1155cc"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_d0zr4lxb3ush">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Новая модель сетевого коммутатора на складе</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkStart w:id="1" w:name="_ce0qrc8cw1xo" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="prev"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ce0qrc8cw1xo" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_zarzi89gmr87" w:colFirst="0" w:colLast="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_uf4gtorkugzf" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="433E6341" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общие изменения в прайс-листе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...276 lines deleted...]
-        <w:t>Пересмотрены цены на лицензионные коды</w:t>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изменение наименований партнерских уровней</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10777.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3321"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2548"/>
+        <w:gridCol w:w="5388.5"/>
+        <w:gridCol w:w="5388.5"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="5388.5"/>
+            <w:gridCol w:w="5388.5"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00E02C2A" w14:paraId="4725A433" w14:textId="77777777" w:rsidTr="0043614F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3321" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40" w:type="dxa"/>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="572CADE6" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Наименование</w:t>
+              <w:t xml:space="preserve">Было</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40" w:type="dxa"/>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="681840CC" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t xml:space="preserve">Стало</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Срок тарифа</w:t>
+              <w:t xml:space="preserve">Silver Partner (SP) (с НДС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2548" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40" w:type="dxa"/>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="057AAFB3" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t xml:space="preserve">Серебряный (с НДС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>РРЦ было, руб.</w:t>
+              <w:t xml:space="preserve">Gold Partner (GP) (с НДС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2548" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40" w:type="dxa"/>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB3147B" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>РРЦ стало, руб.</w:t>
+              <w:t xml:space="preserve">Золотой (с НДС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E02C2A" w14:paraId="35A00B7F" w14:textId="77777777" w:rsidTr="0043614F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3321" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40" w:type="dxa"/>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0A19197D" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Online на 1 камеру</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Platinum Partner (PP)</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve"> (с НДС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40" w:type="dxa"/>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF38588" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Платиновый (с НДС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>1 месяц</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIP Partner (VIP) (с НДС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2548" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="40" w:type="dxa"/>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3C56AA4B" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-[...55 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...2209 lines deleted...]
-              <w:t>19 800 ₽</w:t>
+              <w:t xml:space="preserve">Элитный (с НДС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27E22136" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_tjy9jup5tnbs" w:colFirst="0" w:colLast="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_haf6drl8hjua" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_u1xtphrr12r7" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лист Комплекты и спец. предложения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jx1clpwh4ptj" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Снято с продажи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 1 х NBLC-6230F-M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 2 х NBLC-6230F-M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 3 х NBLC-6230F-M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 4 х NBLC-6230F-M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 6 х NBLC-6230F-M + Nobelic NBLR-NVR-0802</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2n6r6x1v5jmq" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые комплекты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 1 х Ivideon-6222F-ML</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 2 х Ivideon-6222F-ML</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 3 х Ivideon-6222F-ML</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 4 х Ivideon-6221F-ML + Nobelic NBLR-NVR-0403</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 4 х Ivideon-6221F-ML + Nobelic NBLR-NVR-0403L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 4 х Ivideon-6220F-MV3 + Nobelic NBLR-NVR-0403</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 4 х Ivideon-6220F-MV3 + Nobelic NBLR-NVR-0403L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 4 х Ivideon-3230F-M + Nobelic NBLR-NVR-0403</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплект 4 х Ivideon-3230F-M + Nobelic NBLR-NVR-0403L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xbx3nrlhlcii" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zarzi89gmr87" w:id="8"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лист Видеокамеры Ivideon, Nobelic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_x17hcbpl526c" w:id="9"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Снято с продажи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon Cute 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon Cute 4L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon Outdoor PTZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLC-6230F-M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLC-3453Z-MSD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_iyqau8553kg4" w:id="10"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Снимается с продажи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon Cute 4LS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hcryn13gtgte" w:id="11"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon в разработке</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-131</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-131-S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-2230F-WMSDE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_g0l7t9t8f58f" w:id="12"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые модели видеокамер с сервисом Ivideon на складе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon Star</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivideon-6220F-MLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_t7labmnjfnac" w:id="13"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лист Видеорегистраторы Ivideon, Nobelic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6xm73on87ub4" w:id="14"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые модели видеорегистраторов с сервисом Ivideon на складе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLR-NVR-0403</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLR-NVR-0403L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sr5gitdnwpx9" w:id="15"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:r>
-[...13 lines deleted...]
-      <w:pgMar w:top="566" w:right="566" w:bottom="566" w:left="566" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Другое оборудование и аксессуары</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_d0zr4lxb3ush" w:id="16"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новая модель сетевого коммутатора на складе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLS-0604Q</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fp5zhvr1pnvn" w:id="17"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Снято с продажи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLS-0604N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLB-A134</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBLB-A137</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId6" w:type="default"/>
+      <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
+      <w:pgMar w:bottom="566.9291338582677" w:top="566.9291338582677" w:left="566.9291338582677" w:right="566.9291338582677" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...29 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E342D53" w14:textId="77777777" w:rsidR="00E02C2A" w:rsidRDefault="00E02C2A"/>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="4B0A107E"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3393,54 +2068,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="AFF4C8DE"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3506,719 +2178,586 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1005550547">
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1025247874">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...19 lines deleted...]
-  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{406890C4-A5F0-4546-843B-56B1EC7FA63D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="60"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4496,55 +3035,25 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
-
-[...28 lines deleted...]
-</file>