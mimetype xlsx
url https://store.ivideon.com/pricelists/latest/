--- v1 (2026-07-06)
+++ v2 (2026-10-19)
@@ -1,3029 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{006E01A1-9737-4EC3-AFD5-077D65827C1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{38EA28EB-DD56-46DB-99C1-393BF53200EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-11430" yWindow="-21710" windowWidth="38620" windowHeight="21100" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-11430" yWindow="-21710" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Комплекты и спец. предложения" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Видеорегистраторы Ivideon, Nobe" sheetId="4" r:id="rId4"/>
+    <sheet name="Видеокамеры Ivideon, Nobelic" sheetId="1" r:id="rId1"/>
+    <sheet name="Проектные видеокамеры " sheetId="2" r:id="rId2"/>
+    <sheet name="Видеорегистраторы" sheetId="3" r:id="rId3"/>
+    <sheet name="Другое оборудование, аксессуары" sheetId="4" r:id="rId4"/>
     <sheet name="Лицензии Ivideon Cloud " sheetId="5" r:id="rId5"/>
-    <sheet name="Другое оборудование и аксессуар" sheetId="6" r:id="rId6"/>
-    <sheet name="Маас решения" sheetId="7" r:id="rId7"/>
+    <sheet name="Маас решения" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="0"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId11" roundtripDataChecksum="NPW/owKXMBrZBpwslN5oxQ3NbvXKdIbcWTMCGZr8yno="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId10" roundtripDataChecksum="NgeFxxdJjdtFXP7jGxDckHUqaoOBmkby0NCYo37PebI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="878" uniqueCount="443">
-[...1 lines deleted...]
-    <t>Наименование</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="877" uniqueCount="428">
+  <si>
+    <t>Модель</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
+    <t>Фото</t>
+  </si>
+  <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Кол-во в коробке, шт.</t>
   </si>
   <si>
     <t>РРЦ (с НДС)</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Комплекты видеокамер с сервисом Ivideon</t>
-[...8 lines deleted...]
-    <t>Комплект</t>
+    <t>Склад маркетплейс</t>
+  </si>
+  <si>
+    <t>Выносные видеокамеры для банкоматов</t>
+  </si>
+  <si>
+    <t>NBLC-5200-ASD</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> IP-камеры с Wi-Fi и сервисом Ivideon</t>
+  </si>
+  <si>
+    <t>Сетевые коммутаторы</t>
+  </si>
+  <si>
+    <t>Ivideon-131</t>
+  </si>
+  <si>
+    <t>Модульная IP видеокамера</t>
+  </si>
+  <si>
+    <t>NBLS-0604Q</t>
+  </si>
+  <si>
+    <t>Nobelic</t>
+  </si>
+  <si>
+    <t>NBLC-5200-ASD Модульная 2Мп IP видеокамера с фиксированным объективом 2,8мм, с 1/2,8" Starlight; Угол обзора 104°; 0,07лк@F2,4; Видеосжатие: H.264, H.265; Разрешение основного потока 1920 * 1080@20к/сек; Разрешение дополнительного потока 704 * 576@20к/сек; Видеобитрейт: НетКбит/с; BLC, HLC, DWDR, ROI; Детекция движения, Детекция лиц, Закрытие объектива, Пересечение линии; Аудиокодеки: G.711A, G711Mu, G.726, AAC; LANx1 ; SD-карта до 128 ГБ; Тревожный вход: 2(5мA 5В DC); Тревожный выход: 2(1A 30В DC / 0,5A 50В AC); Питание DC 12В 6Вт с поддержкой PoE 6Вт; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -30 ~ +60; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВ) 24x82,8мм; Материал камеры: Металл; Вес (г.) 420; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>По запросу</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">В наличии
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Настольная Wi-Fi IP Видеокамера</t>
+  </si>
+  <si>
+    <t>FBS</t>
   </si>
   <si>
     <t>Ivideon</t>
   </si>
   <si>
-    <t>Комплект для ПВЗ 1, состав: Ivideon-6221F-ML- 1шт., NBLP-151 - 1шт., Патч-корд 10 метров - 1шт., Патч-корд 1 метр - 1шт.</t>
-[...167 lines deleted...]
-    <t>Ivideon-131</t>
+    <t>Цилиндрические видеокамеры</t>
+  </si>
+  <si>
+    <t>Сетевой коммутатор</t>
   </si>
   <si>
     <t xml:space="preserve">Ivideon-131 Настольная 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/3" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 * 1296@25к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 32 - 2000Кбит/с; DWDR, ; Аудиокодеки: G711u, AAC; WiFi IEEE802.11b/g/n/ax 2,4/5ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 2,5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 110x58x58мм; Материал камеры: Пластик; Вес (г.) 82; Гарантия 12мес.;  Блок питания в комплекте </t>
   </si>
   <si>
-    <t>В разработке</t>
+    <t>2MП IP-камеры с сервисом Ivideon</t>
+  </si>
+  <si>
+    <t>Ivideon-8450Z-ASD (2.8-12mm)</t>
+  </si>
+  <si>
+    <t>NBLS-0604Q - 4-портовый неуправляемый PoE коммутатор. Имеет на борту 4 порта PoE 10/100Мбит/с и 2 Uplink порта 100 Мбит/с, а также имеет функцию Extend Mode для проброса Ethernet до 150 метров</t>
+  </si>
+  <si>
+    <t>Ivideon Bridge</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">Предшествующая модель Ivideon Cute 4
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF9900FF"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Компания ivideon реализует камеру на маркетплейсах</t>
     </r>
   </si>
   <si>
-    <t>Ivideon Cute 4LS</t>
-[...8 lines deleted...]
-      <t xml:space="preserve">Ivideon Cute 4LS Настольная 2Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/2,9" Progressive Scan CMOS; Угол обзора 85°; 0,01лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 1920 * 1080@20к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 32 - 2000Кбит/с; DWDR, ; Аудиокодеки: AAC(8Кбит/с-33Кбит/с); WiFi IEEE802.11b/g/n 2,4ГГц;  SD-карта до 128 ГБ;  Кнопка Reset: Да; Питание DC MicroUSB/USB(Type-C) 5В 2,5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 110x60x58мм; Материал камеры: Пластик; Вес (г.) 82; Гарантия 12мес.; Блок питания в комплекте; </t>
+    <t>Компания ivideon реализует камеру на маркетплейсах</t>
+  </si>
+  <si>
+    <t>FBO</t>
+  </si>
+  <si>
+    <t>Ivideon-131-L</t>
+  </si>
+  <si>
+    <t>NBLS-1008P</t>
+  </si>
+  <si>
+    <t>Цилиндрическая IP Видеокамера</t>
+  </si>
+  <si>
+    <t>NBLS-1008P - 8-портовый неуправляемый PoE коммутатор. Имеет на борту 8 портов PoE 10/100Мбит/с и 2 Uplink порта 100 Мбит/с, а также имеет функцию Extend Mode для проброса Ethernet до 250 метров</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon-131-L Настольная 2Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/2,9" Progressive Scan CMOS; Угол обзора 85°; 0,01лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 1920 * 1080@20к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 32 - 2000Кбит/с; DWDR, ; Аудиокодеки: AAC(8Кбит/с-33Кбит/с); WiFi IEEE802.11b/g/n 2,4ГГц; </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
       </rPr>
-      <t>Без поддержки тарифа Бесплатный (Freemium)</t>
-    </r>
+      <t>SD-карта не поддерживается</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">; Кнопка Reset: Да; Питание DC USB(Type-C) 5В 2,5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 110x60x58мм; Материал камеры: Пластик; Вес (г.) 82; Гарантия 12мес.;  Блок питания в комплекте </t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-8450Z-ASD (2.8-12mm) Цилиндрическая 2Мп IP видеокамера с вариофокальным моторизованным объективом 2.8-12мм, с ИК-подсветкой до 50/100м; 1/1.8" Progressive Scan CMOS; Угол обзора  114.5-41.8°; 0.0005лк@F1.2; Видеосжатие: H.264, H.265,  H.264+, H.265+; Разрешение основного потока 1920 × 1080@60к/сек; Разрешение дополнительного потока 1920 × 1080@25к/сек; Видеобитрейт: 32-8000Кбит/с; 3D DNR, BLC, HLC, DWDR, Антитуман, EIS, корректировка искажений , ROI; ; Аудиокодеки: 
+G.711/G.722.1/G.726/MP2L2/PCM/MP3/AAC-LC; LANx1 ; SD-карта до 1024 ГБ; Тревожный вход: 2(Стандартный); Тревожный выход: 2(Стандартный);  Кнопка Reset: Да; Питание DC 12В 14.28Вт с поддержкой PoE 16.8Вт; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -30 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 144x144x347.2мм; Материал камеры: Металл; Вес (г.) 1950; Гарантия 24мес.</t>
   </si>
   <si>
     <t>Снимается с продажи</t>
   </si>
   <si>
+    <t>В разработке</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
-      <t xml:space="preserve">Рекомендуемая замена
-Ivideon-131-S
+      <t xml:space="preserve">Предшествующая модель Ivideon Cute 4L
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF9900FF"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Компания ivideon реализует камеру на маркетплейсах</t>
     </r>
   </si>
   <si>
     <t>Ivideon-131-S</t>
+  </si>
+  <si>
+    <t>Ivideon-8450Z-ASD (8-32mm)</t>
+  </si>
+  <si>
+    <t>Ivideon Bridge B1610</t>
+  </si>
+  <si>
+    <t>NBLS-1008N</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">Ivideon-131-S Настольная 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/3" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 * 1296@25к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 32 - 2000Кбит/с; DWDR, ; Аудиокодеки: G711u, AAC; WiFi IEEE802.11b/g/n/ax 2,4/5ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 2,5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 110x58x58мм; Материал камеры: Пластик; Вес (г.) 82; Гарантия 12мес.;  Блок питания в комплекте; </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Без поддержки тарифа Бесплатный (Freemium)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">Предшествующая модель Ivideon Cute 4LS
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF9900FF"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Компания ivideon реализует камеру на маркетплейсах</t>
     </r>
   </si>
   <si>
+    <t>Ivideon-8450Z-ASD (8-32mm) Цилиндрическая 2Мп IP видеокамера с вариофокальным моторизованным объективом 8-32мм, с ИК-подсветкой до 50/100м; 1/1.8" Progressive Scan CMOS; Угол обзора 42.5-15.1°; 0.0005лк@F1.2; Видеосжатие: H.264, H.265,  H.264+, H.265+; Разрешение основного потока 1920 × 1080@60к/сек; Разрешение дополнительного потока 1920 × 1080@25к/сек; Видеобитрейт: 32-8000Кбит/с; 3D DNR, BLC, HLC, DWDR, Антитуман, EIS, корректировка искажений , ROI; ; Аудиокодеки: 
+G.711/G.722.1/G.726/MP2L2/PCM/MP3/AAC-LC; LANx1 ; SD-карта до 1024 ГБ; Тревожный вход: 2(Стандартный); Тревожный выход: 2(Стандартный);  Кнопка Reset: Да; Питание DC 12В 14.28Вт с поддержкой PoE 16.8Вт; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -30 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 144x144x347.2мм; Материал камеры: Металл; Вес (г.) 1950; Гарантия 24мес.</t>
+  </si>
+  <si>
     <t>Ivideon Star</t>
   </si>
   <si>
+    <t>5 МП IP-камеры с сервисом Ivideon</t>
+  </si>
+  <si>
+    <t>Bridge</t>
+  </si>
+  <si>
+    <t>Ivideon-3561Z-MSD</t>
+  </si>
+  <si>
+    <t>NBLS-1008N - 8-портовый неуправляемый PoE коммутатор. Имеет на борту 8 портов PoE 10/100Мбит/с и 2 Uplink порта 100 Мбит/с, а также имеет функцию Extend Mode для проброса Ethernet до 150 метров</t>
+  </si>
+  <si>
     <t>Настольная-Поворотная Wi-Fi IP Видеокамера</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon Bridge B1610</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - Устройство для подключения систем видеонаблюдения к облачному сервису Ivideon. Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также другие камеры и видеорегистраторы по протоколам: RTSP, ONVIF. Одновременная поддержка до 16 камер. Возможности подключения к сети: Ethernet:10/100M -RJ-45, Wi-Fi. Суммарный битрейт: до 32 Мбит/сек. Питание: блок питания 12V/1A идет в комплекте. Вес - 360 г. Габариты - 100 × 100 × 15 мм</t>
+    </r>
+  </si>
+  <si>
     <t xml:space="preserve">Ivideon Star Настольная-Поворотная 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/2,8" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 * 1296@20к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; DWDR, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n/ax 2,4/5ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; Размер камеры (ШхВхД) 106x75x82мм; Материал камеры: Пластик; Вес (г.) 188; Гарантия 12мес.; Блок питания в комплекте </t>
   </si>
   <si>
-    <t>Новинка</t>
+    <t>LTE модемы</t>
+  </si>
+  <si>
+    <t>Ivideon-3561Z-MSD Цилиндрическая 5Мп IP видеокамера с вариофокальным моторизованным объективом 2.7-13.5мм, с ИК-подсветкой до 60м; 1/3" Progressive Scan CMOS; Угол обзора 109-29°; 0,005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 2560*1920@25к/сек; Разрешение дополнительного потока 704 * 576@25к/сек; Видеобитрейт: 256-8000Кбит/с; 2D / 3D DNR, WDR, AWB, AGC, BLC, Defog, ROI; Обнаружение человека, обнаружение пересечения линии, обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 256 ГБ; Тревожный вход: 1(3-12В); Тревожный выход: 1(3.3В);  Кнопка Reset: Да; Питание DC 12В 8.5Вт с поддержкой PoE 8.5Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 75,4x82,4x222мм; Материал камеры: Пластик / Металл; Вес (г.) 580; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>Nobelic ZLT P11S</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">Предшествующая модель Ivideon Leo 360
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF9900FF"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Компания ivideon реализует камеру на маркетплейсах</t>
     </r>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Рекомендуемая замена
+Ivideon-B1620</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-431</t>
+  </si>
+  <si>
+    <t>Программное обеспечение</t>
+  </si>
+  <si>
+    <t>Ivideon-B1620</t>
+  </si>
+  <si>
+    <t>ПО Ivideon Server для видеокамеры</t>
+  </si>
+  <si>
+    <t>Мультифункциональный роутер</t>
+  </si>
+  <si>
+    <t>Nobelic ZLT P11S - Мультифункциональный роутер ZLT P11S состоящий: из GSM-антенны(ODU) со слотом для симкарты и с питанием по PoE и Wi-Fi-роутера(IDU) с поддержкой 1 порта PoE стандарта 802.3af и 2 LAN портами RJ45 10/100 Мбит/с. Многофункциональное устройство рассчитано на работу в сети LTE и поддерживает передачу данных и SMS-сообщений(опционально), имеет беспроводной протокол связи Wi-Fi (IEEE 802.11b/g/n) 2.4 Гц. с радиусом действия 50м., питание ZLT P11S: AC 100-240В / DC 15В(7Вт); Температура работы антенны-роутера: -20…+55 °C, Пылевлагозащищенность: IP65; Материал антенны и роутера:пластик. Габариты Антенны(ODU):132 x 180 x 48 мм / вес 750 г., габариты роутера(IDU):125 x 27 x 93 мм./ вес:125г.; Общий вес с коробкой: 1000 гр.; Гарантия: 1 год.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivideon-431 Настольная-Поворотная 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/2,8" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 * 1296@20к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; DWDR, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n/ax 2,4 / 5ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 106x75x82мм; Материал камеры: Пластик; Вес (г.) 188; Гарантия 12мес.;  Блок питания в комплекте </t>
+  </si>
+  <si>
+    <t>Аксессуары</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Предшествующая модель Ivideon Star
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-432</t>
+  </si>
+  <si>
+    <t>NBLP-12/1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>ПО Ivideon Server для видеокамеры</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> - программное обеспечение Ivideon Server для использования прошивки ivideon в 1-й интегрированной в облачный сервис Ivideon видеокамере (для видеокамер Ivideon и Nobelic право использования поставляется в комплекте с камерой - приобретение не требуется). </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Срок действия неисключительных прав: бессрочно.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon-B1620</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - Устройство для подключения систем видеонаблюдения к облачному сервису Ivideon. Поддерживает IP-камеры и видеорегистраторы (цифровые и аналоговые) по протоколам RTSP, ONVIF, Hikvision, Dahua, ISAPI. Одновременная поддержка до 16 каналов. Максимальное количество подключаемых источников видео - 16 (камеры и/или каналы видеорегистратора в любом сочетании). Возможности подключения к сети: Ethernet 10/100M, RJ-45. Суммарный битрейт: до 32 Мбит/сек. Питание: блок питания 5В/2A идет в комплекте. Вес - 100 г. Габариты - 176 × 120 x 53 мм</t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Блок питания</t>
+  </si>
+  <si>
+    <t>Ivideon-432 Настольная-Поворотная 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/2,8" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 * 1296@25к/сек; Разрешение дополнительного потока 640 * 360@25к/сек; Видеобитрейт: 512 - 4096Кбит/с; DWDR; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n/ax 2,4ГГц; SD-карта до 256 ГБ; Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; Размер камеры (ШхВхД) 78x73x121мм; Материал камеры: Пластик; Вес (г.) 170; Гарантия 12мес.; Блок питания в комплекте</t>
+  </si>
+  <si>
+    <t>NBLP-12/1 - Источник питания. Ввод: AC 100–240 В, 50/60 Гц, 0,5 А. Световой индикатор работы. Вывод: DC 12 В (+7%, -3%), 1 А (±2%). Защита от перегрузки по току и перенапряжения. Диапазон рабочих температур варьируется от -30 до +70 градусов. Вес 150 г. Габаритные размеры: 84 мм × 41 мм × 26 мм; Вес брутто 120г, вес нетто 100г, объем 0,000450м3; Гарантия 12 месяцев</t>
+  </si>
+  <si>
+    <t>Ivideon-433</t>
+  </si>
+  <si>
+    <t>NBLP-12/3</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Предшествующая модель Ivideon Bridge
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon Bridge Pro</t>
+  </si>
+  <si>
+    <t>NBLP-12/3 -Источник питания. Ввод: AC 100–240 В, 50/60 Гц, 0,5 А. Световой индикатор работы. Вывод: DC 12 В (+7%, -3%), 3 А (±2%). Защита от перегрузки по току и перенапряжения. Диапазон рабочих температур варьируется от -30 до +70 градусов. Вес 150 г. Габаритные размеры: 84 мм × 41 мм × 26 мм;  Вес брутто 160г, вес нетто 160г, объем 0,000952м3; Гарантия 12 месяцев</t>
+  </si>
+  <si>
+    <t>NBLP-151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivideon-433 Настольная-Поворотная 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; 1/2,7" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 * 1296@20к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; DWDR, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n/ax 2,4ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 4,5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 57x57x71мм; Материал камеры: Пластик; Вес (г.) 180; Гарантия 12мес.; Блок питания в комплекте </t>
+  </si>
+  <si>
     <t>Ivideon Solaris 360</t>
   </si>
   <si>
+    <t>PoE инжектор</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon Bridge Pro</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - Устройство для подключения систем видеонаблюдения к облачному сервису Ivideon. Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также другие камеры и видеорегистраторы по протоколам: RTSP, ONVIF. Одновременная ретрансляция и запись в облачный сервис Ivideon до 100 камер (без отображения на локальном мониторе). Установлен SATA HDD 10Тб (3.5", для докачки в облачный сервис Ivideon). Возможности подключения к сети: Ethernet: 10/100/1000M RJ-45, битрейт ретрансляции в облачный сервис Ivideon до 300 Мбит/сек. Габариты устройства 95 x 327 x 283 мм.</t>
+    </r>
+  </si>
+  <si>
+    <t>NBLP-151 - Инжектор PoE для подачи питания на оконечные сетевые устройства с потребляемой мощьностью до 15Вт, поддерживающих стандарт IEEE 802.3af; вх: 100—240В AC, 50/60 Гц, вых: 48В DC 0,5A; Автоматическая адаптация 10/100M, работа с Ethernet кабелем категории 5е или выше; Рабочая температору от 0°C до +40°C;Вес брутто 120г, вес нетто 100г, объем 0,000450м3; Гарантия 12 месяцев</t>
+  </si>
+  <si>
+    <t>NBLB-A139</t>
+  </si>
+  <si>
     <t>Поворотная Wi-Fi IP Видеокамера</t>
   </si>
   <si>
     <t>Ivideon Solaris 360 Поворотная 3Мп WiFi видеокамера с фиксированным объективом 4мм, с ИК-подсветкой до 15м; LED-подсветкой до Нетм; 1/2,7" Progressive Scan CMOS; Угол обзора 89°; 0,1лк@F1.8; Видеосжатие: H.264; Разрешение основного потока 2304 × 1296@20к/сек; Разрешение дополнительного потока 640 х 480@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; Нет, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n 2,4/5ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 170,7x97,5x120мм; Материал камеры: Пластик; Вес (г.) 442; Гарантия 12мес.;  Блок питания в комплекте</t>
   </si>
   <si>
+    <t>Монтажная коробка</t>
+  </si>
+  <si>
+    <t>Ivideon Smart Bridge</t>
+  </si>
+  <si>
+    <t>NBLB-A139 - Монтажная коробка для камер NBLC-2x20F-MSD, материал алюминий, размеры: Φ108мм x 28.5мм, вес: 0.16кг Гарантия 12 месяцев</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
       </rPr>
-      <t>Предшествующая модель Ivideon Outdoor PTZ</t>
+      <t>Предшествующая модель Ivideon-531</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF9900FF"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 Компания ivideon реализует камеру на маркетплейсах</t>
     </r>
   </si>
   <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>NBLB-A111</t>
+  </si>
+  <si>
     <t>Ivideon Solaris 360L</t>
   </si>
   <si>
-    <r>
-[...431 lines deleted...]
-    <t>Ivideon Smart Bridge</t>
+    <t>Срок тарифа</t>
+  </si>
+  <si>
+    <t>РРЦ</t>
+  </si>
+  <si>
+    <t>Облачное видеонаблюдение</t>
+  </si>
+  <si>
+    <t>Online на 1 камеру</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
       </rPr>
       <t>Ivideon Smart Bridge</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve"> - Устройство для подключения IP-камер к аналитическим модулям сервиса Ivideon. Позволяет локализовать часть вычислений, тем самым снижая нагрузку на сети передачи данных. При подключении камер при помощи Smart Bridge становятся доступны специальные тарифы на видеоаналитику. Совместимо с IP-камерами и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  практически с любыми камерами по протоколам: RTSP, ONVIF, Dahua, Hikvision. На устройстве доступна одновременная поддержка до 5 каналов распознавания лиц (Ivideon Faces) или 2 каналов распознавания лиц (Ivideon Faces)  + 1 канал кастомной аналитики (например Ivideon Footfall Traffic counter). Возможности подключения к сети: Ethernet:10/100/1000M -RJ-45. Габариты устройства 95 x 327 x 283 мм.</t>
     </r>
   </si>
   <si>
-    <t>Ivideon Client</t>
-[...1934 lines deleted...]
-    <t>Online на 1 камеру</t>
+    <t>Адаптер</t>
   </si>
   <si>
     <t>1 месяц</t>
+  </si>
+  <si>
+    <t>NBLB-A111 - Переходной адаптер для камеры NBLC-4225Z-ASD
+Материал: алюминий. Вес брутто 180г, вес нетто 160г, объем 0,000999м3; Гарантия 12 месяцев</t>
+  </si>
+  <si>
+    <t>NBLB-B300C</t>
   </si>
   <si>
     <t>•        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon Solaris 360L Поворотная 3Мп WiFi видеокамера с фиксированным объективом 4мм, с ИК-подсветкой до 15м; LED-подсветкой до Нетм; 1/2,7" Progressive Scan CMOS; Угол обзора 89°; 0,1лк@F1.8; Видеосжатие: H.264; Разрешение основного потока 2304 × 1296@20к/сек; Разрешение дополнительного потока 640 х 480@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; Нет, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n 2,4/5ГГц; </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SD-карта не поддерживается</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">; Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 170,7x97,5x120мм; Материал камеры: Пластик; Вес (г.) 442; Гарантия 12мес.; Блок питания в комплекте </t>
+    </r>
+  </si>
+  <si>
     <t>3 месяца</t>
   </si>
   <si>
     <t>1 год</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель Ivideon-531-L</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-531</t>
+  </si>
+  <si>
+    <t>Ivideon Client</t>
+  </si>
+  <si>
+    <t>Кронштейн</t>
+  </si>
+  <si>
     <t>Cloud 3 на 1 камеру</t>
+  </si>
+  <si>
+    <t>NBLB-B300C - Кронштейн потолочный для камеры NBLC-4225Z-ASD
+Материал: Алюминий+поликарбонат
+Особенности: длина 233.5 мм; Вес брутто 880г, вес нетто 780г, объем 0,004556м3; Гарантия 12 месяцев</t>
+  </si>
+  <si>
+    <t>NBLB-JB05-A-IN</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>3 дня</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Ivideon-531 Поворотная 3Мп WiFi видеокамера с фиксированным объективом 4мм, с ИК-подсветкой до 15м; LED-подсветкой до Нетм; 1/2,7" Progressive Scan CMOS; Угол обзора 89°; 0,1лк@F1.8; Видеосжатие: H.264; Разрешение основного потока 2304 × 1296@20к/сек; Разрешение дополнительного потока 640 х 480@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; Нет, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n 2,4 / 5ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 170,7x97,5x120мм; Материал камеры: Пластик; Вес (г.) 442; Гарантия 12мес.;  Блок питания в комплекте </t>
+  </si>
+  <si>
+    <t>Ivideon Client (до 32-х каналов, до 2-х мониторов)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель Ivideon Solaris 360</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-531-L</t>
+  </si>
+  <si>
+    <t>NBLB-JB05-A-IN - Монтажная коробка для цилиндрических камер Ivideon Bullet IB12 
+Материал: Алюминиевый сплав
+Защита: IP67. вес нетто 200г Гарантия 12 месяцев</t>
+  </si>
+  <si>
     <t>Cloud 7 на 1 камеру</t>
+  </si>
+  <si>
+    <t>Ivideon Client 32/2</t>
+  </si>
+  <si>
+    <t>NBLB-WM03-D-IN</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>7 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
     <t>Cloud 14 на 1 камеру</t>
   </si>
   <si>
+    <t>Удаленное рабочее место</t>
+  </si>
+  <si>
+    <t>Адаптер на столб</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>14 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
+    <t>NBLB-WM03-D-IN - Кронштейн настенный для купольных камер Ivideon Dome ID12-E, Материал: алюминиевый сплав. 
+Температура эксплуатации -40°C...+60°C. Вес 520 грамм.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon Client 32/2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> — удаленное рабочее место с ПО Ivideon Client (Linux). Позволяет отображать и воспроизводить до 32-х каналов видео/аудио, подключение до 2-х мониторов (независимые видеовыходы 1 x HDMI, 1 x VGA). Возможности подключения к сети: Ethernet:10/100/1000M -RJ-45. Экспорт архива, 4 x USB 3. Габариты устройства 95 x 327 x 283 мм.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon-531-L Поворотная 3Мп WiFi видеокамера с фиксированным объективом 4мм, с ИК-подсветкой до 15м; LED-подсветкой до Нетм; 1/2,7" Progressive Scan CMOS; Угол обзора 89°; 0,1лк@F1.8; Видеосжатие: H.264; Разрешение основного потока 2304 × 1296@20к/сек; Разрешение дополнительного потока 640 х 480@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; Нет, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n 2,4 / 5ГГц; </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>SD-карта не поддерживается</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">; Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 170,7x97,5x120мм; Материал камеры: Пластик; Вес (г.) 442; Гарантия 12мес.;  Блок питания в комплекте </t>
+    </r>
+  </si>
+  <si>
     <t>Cloud 30 на 1 камеру</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель Ivideon Solaris 360L</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-531-S</t>
+  </si>
+  <si>
+    <t>Ivideon Client 64/4</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>30 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
@@ -3056,125 +1058,167 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>60 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции;
 •        Поиск в архиве по зонам детекции.</t>
     </r>
   </si>
   <si>
     <t>Cloud 90 на 1 камеру</t>
   </si>
   <si>
+    <t xml:space="preserve">Ivideon-531-S Поворотная 3Мп WiFi видеокамера с фиксированным объективом 4мм, с ИК-подсветкой до 15м; LED-подсветкой до Нетм; 1/2,7" Progressive Scan CMOS; Угол обзора 89°; 0,1лк@F1.8; Видеосжатие: H.264; Разрешение основного потока 2304 × 1296@20к/сек; Разрешение дополнительного потока 640 х 480@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; Нет, ; Аудиокодеки: AAC, PCM; WiFi IEEE802.11b/g/n 2,4 / 5ГГц;  SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 5В 5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 170,7x97,5x120мм; Материал камеры: Пластик; Вес (г.) 442; Гарантия 12мес.;  Блок питания в комплекте </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon Client 64/4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> — удаленное рабочее место с ПО Ivideon Client (Linux). Позволяет отображать и воспроизводить одновременно до 64-х каналов видео/аудио,одновременное подключение до 4-х мониторов (независимые видеовыходы mini displayport). 
+Возможности подключения к сети: Ethernet:10/100/1000M -RJ-45. Экспорт архива, 4 x USB 3. Габариты устройства 95 x 327 x 283 мм.
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-532-E</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>90 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции;
 •        Поиск в архиве по зонам детекции.</t>
     </r>
   </si>
   <si>
+    <t>Видеорегистраторы Nobelic со встроенным сервисом ivideon</t>
+  </si>
+  <si>
     <t>Cloud 120 на 1 камеру</t>
+  </si>
+  <si>
+    <t>Аналоговые и гибридные видеорегистраторы Nobelic</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>120 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции;
 •        Поиск в архиве по зонам детекции.</t>
     </r>
   </si>
   <si>
+    <t>NBLR-H0401</t>
+  </si>
+  <si>
     <t>Детекция лиц</t>
   </si>
   <si>
-    <t>Faces 1000</t>
+    <t xml:space="preserve">Ivideon-532-E Поворотная 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; LED-подсветкой Да; 1/3" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 × 1296@20к/сек; Разрешение дополнительного потока 640 х 480@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; Нет, ; Аудиокодеки: G711u, AAC; WiFi IEEE802.11b/g/n 2,4/5ГГц; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 4,5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты IP54; Размер камеры (ШхВхД) 150,3x123x172мм; Материал камеры: Пластик; Вес (г.) 473; Гарантия 12мес.;  Блок питания в комплекте </t>
+  </si>
+  <si>
+    <t>Ivideon-631</t>
+  </si>
+  <si>
+    <t>Лица 1000</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>До 1000</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
@@ -3184,51 +1228,79 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>5 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Faces 3000</t>
+    <t>Лица 3000</t>
+  </si>
+  <si>
+    <t>Гибридный видеорегистратор</t>
+  </si>
+  <si>
+    <t>Поворотная Wi-Fi IP с двумя объективами Видеокамера</t>
+  </si>
+  <si>
+    <t>Ivideon-631 Поворотная 2 + 2Мп WiFi видеокамера с фиксированным объективом 4мм, с ИК-подсветкой до 15м; LED-подсветкой до 15м; 1/3" Progressive Scan CMOS; Угол обзора 90 / 108°; 0,1лк@F2; Видеосжатие: H.264; Разрешение основного потока 1920 * 1080@20к/сек; Разрешение дополнительного потока 640 * 360@20к/сек; Видеобитрейт: 32 - 2000Кбит/с; 2D / 3D DNR, DWDR, ROI; Аудиокодеки: AAC, PCM; WiFi IEEE802.11a/b/g/n 2,4 / 5ГГц;  SD-карта до 256 ГБ; Кнопка Reset: Да; Питание DC 12В 9Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты отсутствует; Размер камеры (ШхВхД) 155x140x180мм; Материал камеры: Пластик; Вес (г.) 471; Гарантия 12мес.; Блок питания в комплекте</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">NBLR-H0401 - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>4-х канальный мультиформатный гибридный видеорегистратор. Подключение до 4-х аналоговых камеры до 2 Мп стандартов AHD/HDCVI/HD-TVI + 2 IP-камеры до 2 Мп по нативному протоколу или по стандартному ONVIF. Разрешение и скорость записи для аналоговых входов: 1080P, 720P, 960Н, D1, HD1, BCIF, CIF, QCIF. Скорость записи для аналоговых входов — осн. поток: 1080P (1~15к/с) 1080N/720P/960H/D1/HD1/BCIF/CIF/QCIF (1~25к/с), субпоток: D1/CIF/QCIF (1~25к/с). Режим IP: до 6 IP-камер c разрешением до 2 Мп и битрейтом до 2 Мбит/с (при отключении всех аналоговых каналов); Режим аналоговый: любые комбинации аналоговых камер стандартной и высокой (HDCVI/HD-TVI/AHD) четкости и разрешением до 2 Мп в пределах 4 каналов; Режим гибридный: любые комбинации аналоговых камер различной четкости и IP в пределах 5 каналов;</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>До 3000</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
@@ -3238,51 +1310,57 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>10 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Faces 3000+</t>
+    <t>Ivideon-302-E</t>
+  </si>
+  <si>
+    <t>Лица 3000 Плюс</t>
+  </si>
+  <si>
+    <t>Компания ivideon реализует устройство на маркетплейсах</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>3000 и более</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
@@ -3292,610 +1370,1307 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>30 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Faces Terminal 5</t>
+    <t>IP-видеорегистраторы Nobelic</t>
+  </si>
+  <si>
+    <t>Цилиндрическая Wi-Fi Видеокамера</t>
+  </si>
+  <si>
+    <t>Терминал Лица 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Количество проверок в месяц </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivideon-302-E Цилиндрическая 3Мп WiFi видеокамера с фиксированным объективом 3,6мм, с ИК-подсветкой до 10м; LED-подсветкой до Дам; 1/3" Progressive Scan CMOS; Угол обзора 85°; 0,1лк@F2,0; Видеосжатие: H.264; Разрешение основного потока 2304 × 1296@20к/сек; Разрешение дополнительного потока 640 х 480@20к/сек; Видеобитрейт: 512 - 4096Кбит/с; Нет, ; Аудиокодеки: G711u, AAC; WiFi IEEE802.11b/g/n 2,4/5ГГц; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 4,5Вт Встроенный микрофон; -20 ~ +50; Степень пыле и влагозащиты IP65; Размер камеры (ШхВхД) 163x58x164мм; Материал камеры: Пластик; Вес (г.) 300; Гарантия 12мес.;  Блок питания в комплекте </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Максимальное количество персон зависит от характеристик терминала
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>5 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Faces Terminal 30</t>
+    <t xml:space="preserve"> Скидка</t>
+  </si>
+  <si>
+    <t>Цифровой тайный покупатель</t>
+  </si>
+  <si>
+    <t>Терминал Лица 30</t>
+  </si>
+  <si>
+    <t>NBLR-NVR-0402L без PoE</t>
+  </si>
+  <si>
+    <t>Купольные видеокамеры</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Максимальное количество персон зависит от характеристик терминала
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>30 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Цифровой тайный покупатель </t>
+  </si>
+  <si>
     <t>Детекция автомобильных регистрационных знаков (ANPR)</t>
   </si>
   <si>
-    <t>ANPR</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">2MП IP-камеры </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>без</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> встроенного сервиса ivideon</t>
+    </r>
+  </si>
+  <si>
+    <t>Распознавание номеров</t>
+  </si>
+  <si>
+    <t>Ivideon-L6230F-M</t>
+  </si>
+  <si>
+    <t>10 проверок</t>
+  </si>
+  <si>
+    <t>IP видеорегистратор</t>
   </si>
   <si>
     <t>•        Детекция регистрационных знаков автомобилей (для специальных камер с функцией ANPR)
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>ANPR 10</t>
+    <t>согласовывается индивидуально</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">NBLR-NVR-0402L без PoE - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>4-х канальный сетевой видеорегистратор Nobelic NBLR-NVR-0402L без PoE. Пропускная способность 64/64 Мбит/с. Выход HDMI: 4K (3840x2160@30); VGA: 1920X1080@60; Разрешение записи 8МП; 1 RCA аудиовыход; Поддержка мультиэкранного режима 3/4; Сжатие видео Ultra265/H.265/H.264; Воспроизведение 8МП; 1 SATA HDD до 8ТБ; 1хUSB2.0, 1xUSB3.0; 1 RJ45 10M/100M Ethernet; Питание DC 12В, 8Вт макс (без HDD); Температура эксплуатации -10 °C...+55 °C; Габариты 260 × 240 × 47мм; Вес нетто 1,3 кг; Гарантия 2 года. Поддержка сервиса Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
+  </si>
+  <si>
+    <t>Распознавание номеров 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 проверка на 1 точку (до 9 камер) по Чек-Листу содержит:
+Регламент работы и внешний вид сотрудника
+Чистота и порядок в локации
+Анализ обслуживания клиента (диалог до 10 мин) </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Рекомендуемая замена NBLR-NVR-0403L
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Купольная IP Видеокамера</t>
+  </si>
+  <si>
+    <t>NBLR-NVR-0802LV2</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon-L6230F-M Купольная Eyeball 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 30м; 1/3" Progressive Scan CMOS; Угол обзора 93°; 0,02лк@F2,0; Видеосжатие: S+265/H.265/H.264B/H.264M/H.264H; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 704*576@25к/сек; Видеобитрейт: 32 - 4000Кбит/с; 3D DNR, BLC, HLC, DWDR; Аудиокодеки: G.711A/G.711U; LANx1 ; Кнопка Reset: Нет; Питание DC НетВ Вт с поддержкой PoE 2Вт; Встроенный микрофон; -30 ~ +60; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 94x94x78мм; Материал камеры: Пластик; Вес (г.) 120; Гарантия 24мес.; </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Подключение к сервису ivideon через Ivideon Bridge, Ivideon Cloud Bridge, Ivideon Server</t>
+    </r>
+  </si>
+  <si>
+    <t>30 проверок</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Детекция регистрационных знаков автомобилей (для специальных камер с функцией ANPR)
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">10 дней </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>хранения видеоархива в облаке: запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>ANPR 30</t>
+    <t>100 проверок</t>
+  </si>
+  <si>
+    <t>Распознавание номеров 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Модуль контроля дисциплины </t>
+  </si>
+  <si>
+    <t>Ivideon-2230F-WMSD</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Детекция регистрационных знаков автомобилей (для специальных камер с функцией ANPR)
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>30 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Cloud ANPR</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>NBLR-NVR-0802LV2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - 8-ми канальный сетевой видеорегистратор Nobelic NBLR-NVR-0802LV2. Входящая пропускная способность 64Мб/с; Исходящая пропускная способность 48Мб/с; Видеовыход: HDMI, VGA; Производительность: 1 x 4K@30, Битрейт, кбит/с4096, 3 x 5MP@25, Битрейт, кбит/с 3072, 4 x 4MP@25, Битрейт, кбит/с 2048, 4 x 3MP@25, Битрейт, кбит/с 2048, 4 x 1080P@30, Битрейт, кбит/с 2048, 8 x 1080P@20, Битрейт, кбит/с 1536, 8 х 720Р@30, Битрейт, кбит/с 1536; Сжатие видео: H264, H265; Поддержка накопителей: 1 SATA HDD до 10ТБ; 1 x USB2.0, 1 x USB3.0; Сеть: 1 RJ45 10M/100M Base-TX Ethernet; Питание: 12В DC. Вес без HDD: 820г; Диапазон рабочих температур: -10 ~ + 55°C; Габариты: 260х240х47мм; Гарантия 2 года. Поддержка сервиса Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
+  </si>
+  <si>
+    <t>Модуль контроля дисциплины (аддон, подключается к текущему тарифу)</t>
+  </si>
+  <si>
+    <t>Облачное распознавание номеров</t>
+  </si>
+  <si>
+    <t>Купольная Wi-Fi IP Видеокамера</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель NBLR-NVR-0802L без PoE</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
   </si>
   <si>
     <t>•        Детекция регистрационных знаков автомобилей (для любых камер)
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>Cloud ANPR 10</t>
+    <t xml:space="preserve">Ivideon-2230F-WMSD Купольная 2Мп WiFi видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 101°; 0,005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 1920*1080@25к/сек; Разрешение дополнительного потока 704*549@25к/сек; Видеобитрейт: 256-8000Кбит/с; 3D DNR, WDR, AWB, AGC, BLC, Defog, ROI; Обнаружение человека, обнаружение пересечения линии, обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; WiFi IEEE802.11b/g/n 2,4ГГц; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 7Вт Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВ) 92,8x118мм; Материал камеры: Пластик / Металл; Вес (г.) 410; Гарантия 24мес.; Блок питания в комплекте </t>
+  </si>
+  <si>
+    <t>NBLR-NVR-0802 c PoE</t>
+  </si>
+  <si>
+    <t>Ivideon-2230F-WMSDE</t>
+  </si>
+  <si>
+    <t>Облачное распознавание номеров 10</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Детекция регистрационных знаков автомобилей (для любых камер)
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">10 дней </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Cloud ANPR 30</t>
+    <t>нет ограничений</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Облачное распознавание номеров 30</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Детекция регистрационных знаков автомобилей (для любых камер)
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>30 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">NBLR-NVR-0802 c PoE - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">8-ми канальный сетевой видеорегистратор Nobelic NBLR-NVR-0802 с PoE. Пропускная способность 80/64 Мбит/с. Выход HDMI: 4K (3840x2160@30); VGA: 1920X1080@60; Разрешение записи 8МП; 1 RCA аудиовыход; Поддержка мультиэкранного режима 3/4/5/7/9; Сжатие видео Ultra265/H.265/H.264; Воспроизведение 8МП; 1 SATA HDD до 8ТБ; 1хUSB2.0, 1xUSB3.0; 1 RJ45 10M/100M Ethernet; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>8 портов PoE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> IEEE 802.3af/at (Бюджет PoE - 75 Вт на все порты); Питание DC 52В, 8Вт макс (без HDD); Температура эксплуатации -10 °C...+55 °C; Габариты 260 × 240 × 47мм; Вес нетто 1 кг; Гарантия 2 года. Поддержка сервиса Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivideon-2230F-WMSDE Купольная 2Мп WiFi видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2.8" Progressive Scan CMOS; Угол обзора 105°; 0.005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 1920 × 1080@30к/сек; Разрешение дополнительного потока 704 x 576@30к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, 3DNR, WDR, AWB, AGC, BLC, Defog, ROI, Motion Detection, Privacy Masking, ROI; Обнаружение людей/транспортных средств/домашних животных/движения/вторжения, Пересечение линии; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; WiFi IEEE 802.11ax 2,4/5ГГц; LANx1 ; SD-карта до 512 ГБ;  Кнопка Reset: Да; Питание DC 12В 5,6Вт с поддержкой PoE 7Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 92.8x118x118мм; Материал камеры: Пластик / Металл; Вес (г.) 380; Гарантия 24мес.; Блок питания в комплекте </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Автоматический контроль дисциплины:
+Факт и время открытия/закрытия точки;
+Количество и длительность перерывов;
+Периоды отсутствия сотрудников в рабочей зоне;
+Появление очередей в зоне кассы или обслуживания.​
+Уведомления в Telegram (опоздания, длительное отсутствие сотрудника в зоне, неотработанные очереди).​
+Сводные отчёты: регулярные отчёты по точкам за выбранный период с детализацией по дисциплине и времени работы персонала.​ </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Рекомендуемая замена NBLR-NVR-0803
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>IP-видеорегистраторы Nobelic поколение 3</t>
+  </si>
+  <si>
+    <t>Модуль контроля дисциплины (лиц.код)</t>
+  </si>
+  <si>
+    <t>Новинка</t>
+  </si>
+  <si>
+    <t>NBLR-NVR-0403</t>
+  </si>
+  <si>
     <t>Облачный счётчик посетителей и пешеходный трафик</t>
   </si>
   <si>
-    <t>Cloud Counter</t>
+    <t>Ivideon-6221F-ML</t>
+  </si>
+  <si>
+    <t>Облачный счетчик посетителей</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>10 дней</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
+Автоматический контроль дисциплины:
+Факт и время открытия/закрытия точки;
+Количество и длительность перерывов;
+Периоды отсутствия сотрудников в рабочей зоне;
+Появление очередей в зоне кассы или обслуживания.​
+Уведомления в Telegram (опоздания, длительное отсутствие сотрудника в зоне, неотработанные очереди).​
+Сводные отчёты: регулярные отчёты по точкам за выбранный период с детализацией по дисциплине и времени работы персонала.​ </t>
+    </r>
   </si>
   <si>
     <t>•        Ivideon Counter — инструмент, предоставляющий подробную информацию о посещаемости вашего торгового объекта;
 •        Хранение в облаке статистики проходов за последние 3 года;
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>Cloud Counter 10</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>NBLR-NVR-0403</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - 4-х канальный PoE видеорегистратор,  Пропускная способность 40/60 Мбит/с.  Кол-во Poe портов: 4 IEEE 802.3at / 802.3af, PoE Бюджет 36 Вт, Кодеки: H.265+/H.265/ H.264+/H.264 Поддержка мультиэкранного режима: до 4-х. Поддерживает 1 SATA HDD максимум до 6ТБ, VGA , HDMI, 2 x USB 2.0, 1 RJ45 10M/100M Base-TX Ethernet. Температура эксплуатации -10...+55°C, Габариты ДхВхШ 420х84,5х267мм, Вес без HDD 1000г, Гарантия 24 мес. Поддержка сервися Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель NBLR-NVR-0402 с PoE</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>NBLR-NVR-0803</t>
+  </si>
+  <si>
+    <t>Ivideon-6221F-ML Купольная Eyeball 2Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 25м; 1/3" Progressive Scan CMOS; Угол обзора 86°; 0,1лк@F1.8; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 × 1080@30к/сек; Разрешение дополнительного потока 704 * 576@30к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, DWDR, AGC, MGC, AWB, ROI, ROI; ; Аудиокодеки: G.711A/G.711U/AAC; LANx1 ; Кнопка Reset: Нет; Питание DC: Нет; С поддержкой PoE 6Вт; Встроенный микрофон; Аудиовыход:  Нет; -10 ~ +50; Степень пыле и влагозащиты отсутствует; Размер камеры (ШхВхД) 75,3x78x78мм; Материал камеры: Пластик; Вес (г.) 129,8; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>Облачный счетчик посетителей
+10</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>30 дней</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
+Автоматический контроль дисциплины:
+Факт и время открытия/закрытия точки;
+Количество и длительность перерывов;
+Периоды отсутствия сотрудников в рабочей зоне;
+Появление очередей в зоне кассы или обслуживания.​
+Уведомления в Telegram (опоздания, длительное отсутствие сотрудника в зоне, неотработанные очереди).​
+Сводные отчёты: регулярные отчёты по точкам за выбранный период с детализацией по дисциплине и времени работы персонала.​ </t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Ivideon Counter — инструмент, предоставляющий подробную информацию о посещаемости вашего торгового объекта;
 •        Хранение в облаке статистики проходов за последние 3 года;
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>10 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Footfall Online</t>
+    <t>Ivideon-6221F-ML(3.6мм)</t>
+  </si>
+  <si>
+    <t>Анализ трафика</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>NBLR-NVR-0803</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - 8-ми канальный PoE видеорегистратор,  Пропускная способность 60/60 Мбит/с.  Кол-во Poe портов: 8 IEEE 802.3at / 802.3af, PoE Бюджет 75 Вт, Кодеки: H.265+/H.265/ H.264+/H.264 Поддержка мультиэкранного режима: до 9-ти. Поддерживает 1 SATA HDD максимум до 6ТБ, VGA , 2 x USB 2.0, 1 RJ45 10M/100M Base-TX Ethernet. Температура эксплуатации -10...+55°C, Габариты ДхВхШ 524х80х274мм, Вес без HDD 1000г, Гарантия 24 мес. Поддержка сервися Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Предшествующая модель NBLR-NVR-0802 с PoE
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
   </si>
   <si>
     <t>•        Ivideon Footfall — инструмент, предоставляющий подробную информацию о проходящих мимо и конверсии проходящих в посетителей;
 •        Хранение в облаке статистики проходов за последние 3 года;
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>Footfall 10</t>
+    <t>NBLR-NVR-1603</t>
+  </si>
+  <si>
+    <t>Анализ трафика 10</t>
+  </si>
+  <si>
+    <t>Ivideon-6221F-ML(3.6мм) Купольная Eyeball 2Мп IP видеокамера с фиксированным объективом 3.6мм, с ИК-подсветкой до 25м; 1/3" Progressive Scan CMOS; Угол обзора 78°; 0,1лк@F1.8; Видеосжатие: H.264, H.265; Разрешение основного потока 1920 × 1080@30к/сек; Разрешение дополнительного потока 704 * 576@30к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, DWDR, AGC, MGC, AWB, ROI, ROI; ; Аудиокодеки: G.711A/G.711U/AAC; LANx1 ; Кнопка Reset: Нет; Питание DC НетВ Вт с поддержкой PoE 6Вт; Встроенный микрофон; -10 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 75,3x78x78мм; Материал камеры: Пластик; Вес (г.) 129,8; Гарантия 24мес</t>
+  </si>
+  <si>
+    <t>Ivideon-6221F-ML(6мм)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Ivideon Footfall — инструмент, предоставляющий подробную информацию о проходящих мимо и конверсии проходящих в посетителей;
 •        Хранение в облаке статистики проходов за последние 3 года;
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>10 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию.
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
     <t>3D счётчик посетителей</t>
   </si>
   <si>
-    <t>3D Counter</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>NBLR-NVR-1603</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>- 16-ти канальный PoE видеорегистратор,  Пропускная способность 160/80 Мбит/с.  Кол-во Poe портов: 16 IEEE 802.3at / 802.3af, PoE Бюджет 150 Вт, Кодеки: H.265+/H.265/ H.264+/H.264 Поддержка мультиэкранного режима: до 16-ти. Поддерживает 2 SATA HDD максимум до 8ТБ, VGA , HDMI, 1 RCA аудиовход, 1 RCA аудиовыход, 2 x USB 2.0, 1 RJ45 10M/100M Base-TX Ethernet. Температура эксплуатации -10...+55°C, Габариты ДхВхШ 435х129х387мм, Вес без HDD 2600г, Гарантия 24 мес. Поддержка сервися Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
+  </si>
+  <si>
+    <t>Счетчик посетителей</t>
+  </si>
+  <si>
+    <t>Ivideon-6221F-ML(6мм) Купольная Eyeball 2Мп IP видеокамера с фиксированным объективом 6мм, с ИК-подсветкой до 25м; 1/3" Progressive Scan CMOS; Угол обзора 49°; 0,1лк@F1.8; Видеосжатие: H.264, H.265; Разрешение основного потока 1920 × 1080@30к/сек; Разрешение дополнительного потока 704 * 576@30к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, DWDR, AGC, MGC, AWB, ROI, ROI; ; Аудиокодеки: G.711A/G.711U/AAC; LANx1 ; Кнопка Reset: Нет; Питание DC НетВ Вт с поддержкой PoE 6Вт; Встроенный микрофон; -10 ~ +50; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 75,3x78x78мм; Материал камеры: Пластик; Вес (г.) 129,8; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель NBLR-NVR-1602 с PoE</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
   </si>
   <si>
     <t>•        Для специальных камер-стереосчётчиков
 •        Хранение в облаке статистики проходов за последние 3 года;
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>3D Counter 10</t>
+    <t>Ivideon-6222F-ML</t>
+  </si>
+  <si>
+    <t>NBLR-NVR-0403L</t>
+  </si>
+  <si>
+    <t>Счетчик посетителей 10</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Для специальных камер-стереосчётчиков
 •        Хранение в облаке статистики проходов за последние 3 года;
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>10 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
     <t>Ivideon Люди (детекция очередей)</t>
   </si>
   <si>
-    <t>Ivideon People</t>
+    <t>Люди</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>NBLR-NVR-0403L</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - 4-х канальный видеорегистратор, Пропускная способность 40/60 Мбит/с.  Кодеки: H.265+/H.265/ H.264+/H.264 Поддержка мультиэкранного режима: до 4-х. Поддерживает 1 SATA HDD максимум до 6ТБ, VGA , HDMI, 2 x USB 2.0, 1 RJ45 10M/100M Base-TX Ethernet. Температура эксплуатации -10...+55°C, Габариты ДхВхШ 315х80х240мм, Вес без HDD 1000г, Гарантия 24 мес. Поддержка сервися Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
   </si>
   <si>
     <t>•        Ivideon People – интеллектуальный сервис обнаружения очередей и скоплений людей в поле зрения ваших камер;
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>Ivideon People 10</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon-6222F-ML Купольная Eyeball 2Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 25м; 1/3" Progressive Scan CMOS; Угол обзора 86°; 0,1лк@F1.8; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 × 1080@30к/сек; Разрешение дополнительного потока 704 * 576@30к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, DWDR, AGC, MGC, AWB, ROI, ROI; Аудиокодеки: G.711A/G.711U/AAC; LANx1 ; Кнопка Reset: Да; Питание DC НетВ Вт с поддержкой PoE 6Вт; Встроенный микрофон; Аудиовыход:  Нет; -10 ~ +50; Степень пыле и влагозащиты отсутствует; Размер камеры (ШхВхД) 75,3x78x78мм; Материал камеры: Пластик; Вес (г.) 129,8; Гарантия 24мес. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Работает только с сервисом Ivideon</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель NBLR-NVR-0402L без PoE</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>NBLR-NVR-0803L</t>
+  </si>
+  <si>
+    <t>Ivideon-6220F-MLA</t>
+  </si>
+  <si>
+    <t>Люди 10</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Ivideon People – интеллектуальный сервис обнаружения очередей и скоплений людей в поле зрения ваших камер;
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>10 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
-    <t>Ivideon People 30</t>
+    <t>Люди 30</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Ivideon People – интеллектуальный сервис обнаружения очередей и скоплений людей в поле зрения ваших камер;
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>30 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
     <t>Тепловые карты</t>
   </si>
   <si>
-    <t>Heat Maps Online</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>NBLR-NVR-0803L</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - 8-ми канальный видеорегистратор, Пропускная способность 60/60 Мбит/с.  Кодеки: H.265+/H.265/ H.264+/H.264 Поддержка мультиэкранного режима: до 9-ти. Поддерживает 1 SATA HDD максимум до 6ТБ, VGA , HDMI, 2 x USB 2.0, 1 RJ45 10M/100M Base-TX Ethernet. Температура эксплуатации -10...+55°C, Габариты ДхВхШ 315х80х240мм, Вес без HDD 1000г, Гарантия 24 мес. Поддержка сервися Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-6220F-MLA Купольная Eyeball 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 25м; 1/3" Progressive Scan CMOS; Угол обзора 98°; 0.01лк@F1.8; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 × 1080@30к/сек; Разрешение дополнительного потока 704 * 576@30к/сек; Видеобитрейт: 256 - 8000Кбит/с; 2D / 3D DNR, BLC, HLC, DWDR, ROI; Обнаружение людей/вторжения, Пересечение линии; Аудиокодеки: G.711A, G.711U, G.726, AAC; LANx1 ; Кнопка Reset: Нет; Питание DC 12В 6Вт с поддержкой PoE 6Вт; Встроенный микрофон;  Аудиовход: 1 Line-in; -30 ~ +50; Степень пыле и влагозащиты отсутствует; Размер камеры (ШхВхД) 71.14x105x92.1мм; Материал камеры: Пластик; Вес (г.) 270; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель NBLR-NVR-0802LV2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>NBLR-NVR-1603L</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Предшествующая модель Ivideon-6220F-ML
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-2210F-MV2</t>
   </si>
   <si>
     <t>•        Ivideon Heat Maps – интеллектуальный сервис позволяющий анализировать движение в кадре, выделив зоны с интенсивным движением;
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>Heat Maps 10</t>
+    <t>Тепловые карты 10</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>NBLR-NVR-1603L</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - 16-ти канальный видеорегистратор, Пропускная способность 160/80 Мбит/с.  Кодеки: H.265+/H.265/ H.264+/H.264 Поддержка мультиэкранного режима: до 16-ти. Поддерживает 2 SATA HDD максимум до 8ТБ, VGA , HDMI, 1 RCA аудиовход, 1 RCA аудиовыход, 2 x USB 2.0, 1 RJ45 10M/100M/1000M Base-TX Ethernet. Температура эксплуатации -10...+55°C, Габариты ДхВхШ 435х129х387мм, Вес без HDD 1800г, Гарантия 24 мес. Поддержка сервися Ivideon. К каждому каналу можно подключить бесплатный тариф Online NVR.</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Ivideon Heat Maps – интеллектуальный сервис позволяющий анализировать движение в кадре, выделив зоны с интенсивным движением;
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>10 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель NBLR-NVR-1602L без PoE</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+Компания ivideon реализует устройство на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-2210F-MV2 Купольная 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 15м; 1/2,9" Progressive Scan CMOS; Угол обзора 98°; 0,01лк@F1,8; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, BLC, HLC, DWDR, ROI; Детекция движения, Детектор людей, Пересечение линий, Обнаружение вторжения; Аудиокодеки: G.711A(8 Кбит/с - 16 Кбит/с), G.711U(8 Кбит/с - 16 Кбит/с), G.726(8 Кбит/с - 16 Кбит/с), AAC(8 Кбит/с - 16 Кбит/с); LANx1 ;Питание DC 12В 6Вт с поддержкой PoE 6Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВ) 63x95мм; Материал камеры: Металл; Вес (г.) 360; Гарантия 24мес.</t>
+  </si>
+  <si>
     <t>Таймлапс</t>
   </si>
   <si>
-    <t>Timelapse 14</t>
+    <t>Серверы видеонаблюдения Ivideon NVR c ПО Ivideon Standalone Plus</t>
+  </si>
+  <si>
+    <t>Ivideon-6220F-MV3</t>
+  </si>
+  <si>
+    <t>Таймлапс 14</t>
+  </si>
+  <si>
+    <t>Ivideon-6220F-MV3 Купольная Eyeball 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 20м; 1/2,9" Progressive Scan CMOS; Угол обзора 98°; 0,01лк@F1,8; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, BLC, HLC, DWDR, ROI; Детекция движения, Детектор людей, Пересечение линий, Обнаружение вторжения; Аудиокодеки: G.711A(8 Кбит/с - 16 Кбит/с), G.711U(8 Кбит/с - 16 Кбит/с), G.726(8 Кбит/с - 16 Кбит/с), AAC(8 Кбит/с - 16 Кбит/с); LANx1 ; Кнопка Reset: Да; Питание DC 12В 6Вт с поддержкой PoE 6Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВ) 80x94мм; Материал камеры: Металл; Вес (г.) 360; Гарантия 24мес.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Ivideon TimeLapse - сервис создания видеороликов по сохраненным кадрам.
 •        Разрешение: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>до 4K;</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
@@ -3940,821 +2715,2277 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>14 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
+    <t>Ivideon-2230F-MSDE</t>
+  </si>
+  <si>
+    <t>Ivideon сервер 4</t>
+  </si>
+  <si>
     <t>Детекция дыма и огня</t>
   </si>
   <si>
-    <t>Fire Detection Online</t>
+    <t>Детекция Дыма / Огня</t>
+  </si>
+  <si>
+    <t>Ivideon NVR 4</t>
+  </si>
+  <si>
+    <t>Сетевой видеорегистратор</t>
   </si>
   <si>
     <t>•        Ivideon Smoke/Fire detescion - интеллектуальный сервис детекции дыма и огня в кадре;
 •        Без записи видеоархива в облако;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
   </si>
   <si>
-    <t>Fire Detection 10</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon NVR 4 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">- сетевой видеорегистратор для IP-видеокамер, запись </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 100 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 4 х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). 2 независимых видеовыхода: 1 x HDMI, 1 х VGA. Блок портов 4 x USB 3 и USB 2. Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, macOS, мобильные приложения Android, iOS. Габариты устройства (ГхШхВ) - 330х175х405 мм.</t>
+    </r>
+  </si>
+  <si>
+    <t>Детекция Дыма / Огня 10</t>
+  </si>
+  <si>
+    <t>Ivideon-2230F-MSDE Купольная 2Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2.8" Progressive Scan CMOS; Угол обзора 100°; 0.005лк@F1.2; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 × 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, BLC, HLC, DWDR, ROI; Детекция движения, Детектор людей, Пересечение линий, Обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 7Вт с поддержкой PoE 7Вт; Встроенный микрофон;  Аудиовход: 1(+ DC out) Line-in(+ DC out); -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 92.8x118xмм; Материал камеры: Металл и пластик; Вес (г.) 410; Гарантия 24мес.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">•        Ivideon Smoke/Fire detescion - интеллектуальный сервис детекции дыма и огня в кадре;
 •        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>10 дней</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию;
 •        Локальный видеоархив без ограничений на просмотр;
 •        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
 •        Хранение экспортированных клипов в течение 90 дней;
 •        Уведомления о движении, звуке и статусе камеры;
 •        Передача прав доступа без ограничений по количеству;
 •        Возможность публичной трансляции.</t>
     </r>
   </si>
   <si>
+    <t>Ivideon сервер 4 (19")</t>
+  </si>
+  <si>
+    <t>NBLC-2232F-MASD</t>
+  </si>
+  <si>
+    <t>Детекция СИЗ</t>
+  </si>
+  <si>
+    <t>Ivideon NVR 4 (19")</t>
+  </si>
+  <si>
+    <t>Детекция СИЗ 7</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">•        Детекция средств индивидуальной защиты (СИЗ) - это интеллектуальный модуль который детектирует в кадре людей без СИЗ (каски);
+•        </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>7 дней</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> хранения видеоархива в облаке: постоянная запись, запись по датчикам и детекторам, отложенная запись, запись по расписанию;
+•        Локальный видеоархив без ограничений на просмотр;
+•        Экспорт неограниченного числа клипов, длина клипа до 8 часов;
+•        Хранение экспортированных клипов в течение 90 дней;
+•        Уведомления о движении, звуке и статусе камеры;
+•        Передача прав доступа без ограничений по количеству;
+•        Возможность публичной трансляции.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon NVR 4 (19")</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - сетевой видеорегистратор для IP-видеокамер, запись </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 100 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. До 700 Мбит/сек на запись. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 4 х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). 2 независимых видеовыхода: 1 x HDMI, 1 х VGA. Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, mac OS, мобильные приложения Android, iOS. Возможна установка в стойку 19'', высота 2U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Мини-Купольная IP Видеокамера</t>
+  </si>
+  <si>
+    <t>NBLC-2232F-MASD Мини-Купольная 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 108,8°; 0,005лк@F1,6; Видеосжатие: H.265+, H.265, H.264+, H.264, MJPEG; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 32 - 8000Кбит/с; 3D DNR, BLC, HLC, WDR, ROI; Детекция движения, Детекция тампера, Детекция пересечения линии, Детекция лиц, Детекция и классификация "Человек" / "ТС", Исключения; Аудиокодеки: G.711ulaw(64 Кбит/с), G.711alaw(64 Кбит/с), G.722.1(16 Кбит/с), G.726(16 Кбит/с), MP2L2(32 Кбит/с ~ 192 Кбит/с), PCM, MP3(8 Кбит/с ~ 320 Кбит/с), AAC(16 Кбит/с ~ 64 Кбит/с); LANx1 ; SD-карта до 256 ГБ; Тревожный вход: 1(20мA 12В DC); Тревожный выход: 1(20мA 12В DC);  Кнопка Reset: Да; Питание DC 12В 5,5Вт с поддержкой PoE 6,5Вт; Встроенный микрофон; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВ) 57,4x110мм; Материал камеры: Пластик / Металл; Вес (г.) 380; Гарантия 24мес.</t>
+  </si>
+  <si>
     <t>Аддоны (дополнительные сервисы к основному тарифу)</t>
   </si>
   <si>
     <t>ЕЦХД</t>
   </si>
   <si>
+    <t>Ivideon сервер 6 (19")</t>
+  </si>
+  <si>
     <t>Трансляция видеопотока и видеоархива в ЕЦХД</t>
   </si>
   <si>
+    <t>Ivideon NVR 6 (19")</t>
+  </si>
+  <si>
+    <t>NBLC-2231F-ASDV3</t>
+  </si>
+  <si>
+    <t>Сервер видеонаблюдения</t>
+  </si>
+  <si>
     <t>1 месяц (хранение кадров 3 дня)</t>
   </si>
   <si>
     <t>Таймлапс (Timelapse) — это видеоролик, показывающий долгий промежуток времени в коротком видео. Таймлапс монтируется из множества снимков, снятых с определённым интервалом (от нескольких минут до часов). В результате получается ускоренное видео, в котором долгие события происходят очень быстро. Время хранения кадров зависит от выбранной опции.</t>
   </si>
   <si>
     <t>3 месяца (хранение кадров 3 дня)</t>
   </si>
   <si>
+    <t>NBLC-2231F-ASDV3 Купольная 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 107°; 0,005лк@F1,6; Видеосжатие: H.265+, H.265, H.264+, H.264, MJPEG; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 32 - 8000Кбит/с; 3D DNR, BLC, HLC, WDR, ROI; Детекция движения («Человек», «ТС»), детектор саботажа, исключения, пересечение линии, обнаружение вторжения, классификация целей «Человек» / «ТС», детекция лиц; Аудиокодеки: G.711ulaw, MP2L2(16kHz, 64Кбит/с~160Кбит/с), MP3(8kHz / 16kHz, 64Кбит/с~160Кбит/с),AAC-LC(16Кбит/с-64Кбит/с); LANx1 ; SD-карта до 256 ГБ; Тревожный вход: 1(Стандартный); Тревожный выход: 1(30мA 12В DC);  Кнопка Reset: Да; Питание DC 12В 6Вт с поддержкой PoE 7,5Вт; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВ) 84,7x110,8мм; Материал камеры: Пластик / Металл; Вес (г.) 530; Гарантия 24мес.</t>
+  </si>
+  <si>
     <t>1 год (хранение кадров 3 дня)</t>
   </si>
   <si>
+    <t>Ivideon-2230F-MSD4G</t>
+  </si>
+  <si>
     <t>1 месяц (хранение кадров 14 дней)</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon NVR 6 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">– сервер видеонаблюдения для IP-видеокамер, запись и воспроизведение </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 100 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (набор лицензий в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. Запись до 700 Мбит/сек. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 6 х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, macOS, через облачный сервис ivideon и мобильные приложения Android, iOS. Установка в стойку 19'', 2U.</t>
+    </r>
+  </si>
+  <si>
     <t>3 месяца (хранение кадров 14 дней)</t>
   </si>
   <si>
     <t>1 год (хранение кадров 14 дней)</t>
   </si>
   <si>
     <t>1 месяц (хранение кадров 30 дней)</t>
   </si>
   <si>
     <t>3 месяца (хранение кадров 30 дней)</t>
   </si>
   <si>
+    <t>Серверы видеонаблюдения Ivideon NVR Pro c ПО Ivideon Standalone Plus</t>
+  </si>
+  <si>
     <t>1 год (хранение кадров 30 дней)</t>
   </si>
   <si>
     <t>1 месяц (хранение кадров 90 дней)</t>
   </si>
   <si>
+    <t>Купольная 4G IP Видеокамера</t>
+  </si>
+  <si>
+    <t>Ivideon NVR Pro (19") на 8, 12, 16, 24, 36 HDD</t>
+  </si>
+  <si>
     <t>3 месяца (хранение кадров 90 дней)</t>
   </si>
   <si>
     <t>1 год (хранение кадров 90 дней)</t>
   </si>
   <si>
     <t>1 месяц (хранение кадров 365 дней)</t>
   </si>
   <si>
+    <t>Ivideon NVR Pro 8 (19")</t>
+  </si>
+  <si>
     <t>3 месяца (хранение кадров 365 дней)</t>
   </si>
   <si>
+    <t xml:space="preserve">Ivideon-2230F-MSD4G Купольная 2Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2.8" Progressive Scan CMOS; Угол обзора 101°; 0,005лк@F1.2; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, BLC, HLC, DWDR, ROI; Детекция движения, Детектор людей, Пересечение линий, Обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 7Вт Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 91x116xмм; Материал камеры: Пластик / Металл; Вес (г.) 590; Гарантия 24мес.; Блок питания в комплекте </t>
+  </si>
+  <si>
     <t>1 год (хранение кадров 365 дней)</t>
   </si>
   <si>
-    <t>Сетевые коммутаторы</t>
-[...213 lines deleted...]
-    </r>
+    <t>4MП IP-камеры с сервисом Ivideon</t>
+  </si>
+  <si>
+    <t>NBLC-2432F-MASD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon NVR Pro 8 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">– сервер видеонаблюдения для IP-видеокамер, запись и воспроизведение </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 100 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (набор лицензий в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 8-х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). Установлен RAID-контроллер. Запись до 700 Мбит/сек. Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, macOS, через облачный сервис ivideon и мобильные приложения Android, iOS. Установка в стойку 19'', 2U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon NVR Pro 12 (19")</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon NVR Pro 12 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">– сервер видеонаблюдения для IP-видеокамер, запись и воспроизведение </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 250 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (набор лицензий в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 12 х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). Установлен RAID-контроллер. Запись до 700 Мбит/сек. Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, macOS, через облачный сервис ivideon и мобильные приложения Android, iOS. Установка в стойку 19'', 2U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Мини-Купольная  IP Видеокамера</t>
+  </si>
+  <si>
+    <t>Ivideon NVR Pro 16 (19")</t>
+  </si>
+  <si>
+    <t>NBLC-2432F-MASD Мини-Купольная 4Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 30м; 1/3" Progressive Scan CMOS; Угол обзора 104,3°; 0,005лк@F1,6; Видеосжатие: H.265+, H.265, H.264+, H.264, MJPEG; Разрешение основного потока 2688 * 1520@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 32 - 8000Кбит/с; 3D DNR, BLC, HLC, WDR, ROI; Детекция движения, Детекция тампера, Детекция пересечения линии, Детекция лиц, Детекция и классификация "Человек" / "ТС", Исключения; Аудиокодеки: G.711ulaw(64 Кбит/с), G.711alaw(64 Кбит/с), G.722.1(16 Кбит/с), G.726(16 Кбит/с), MP2L2(32 Кбит/с ~ 192 Кбит/с), PCM, MP3(8 Кбит/с ~ 320 Кбит/с), AAC(16 Кбит/с ~ 64 Кбит/с); LANx1 ; SD-карта до 256 ГБ; Тревожный вход: 1(20мA 12В DC); Тревожный выход: 1(20мA 12В DC);  Кнопка Reset: Да; Питание DC 12В 5,5Вт с поддержкой PoE 6,5Вт; Встроенный микрофон; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВ) 57,4x110мм; Материал камеры: Пластик / Металл; Вес (г.) 380; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon NVR Pro 16 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">– сервер видеонаблюдения для IP-видеокамер, запись и воспроизведение </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 250 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (набор лицензий в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 16 х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). Установлен RAID-контроллер. Запись до 700 Мбит/сек. Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, macOS, через облачный сервис ivideon и мобильные приложения Android, iOS. Установка в стойку 19'', 3U.</t>
+    </r>
+  </si>
+  <si>
+    <t>5MП IP-камеры с сервисом Ivideon</t>
+  </si>
+  <si>
+    <t>Ivideon-2530Z-MASD</t>
+  </si>
+  <si>
+    <t>Ivideon NVR Pro 24 (19")</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon NVR Pro 24 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">– сервер видеонаблюдения для IP-видеокамер, запись и воспроизведение </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 250 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (набор лицензий в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 24 х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). Установлен RAID-контроллер. Запись до 700 Мбит/сек. Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, macOS, через облачный сервис ivideon и мобильные приложения Android, iOS. Установка в стойку 19'', 4U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon NVR Pro 36 (19")</t>
+  </si>
+  <si>
+    <t>Купольная  IP Видеокамера</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon NVR Pro 36 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">– сервер видеонаблюдения для IP-видеокамер, запись и воспроизведение </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 350 каналов</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> видео со звуком (набор лицензий в зависимости от варианта комплектации). Поддерживает IP-камеры и NVR/DVR Hikvision, Hiwatch, Dahua, EZ-IP, а также  любые камеры и видеорегистраторы по протоколам: RTSP, ONVIF. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>До 36 х SATA HDD/SSD 3.5"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от варианта комплектации). Установлен RAID-контроллер. Запись до 700 Мбит/сек. Удаленный просмотр через бесплатные приложения Ivideon Client для Windows, Linux, macOS, через облачный сервис ivideon и мобильные приложения Android, iOS. Установка в стойку 19'', 4U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-2530Z-MASD Купольная 5Мп IP видеокамера с вариофокальным моторизованным объективом 2,7 - 13,5мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 93-29°; 0,005лк@F1,2; Видеосжатие:  H.264, H.265; Разрешение основного потока 2560 * 1920@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, BLC, HLC, WDR, ROI; Детекция движения, Детектор людей, Пересечение линий, Обнаружение вторжения; Аудиокодеки: G.711A(8 Кбит/с - 16 Кбит/с), G.711U(8 Кбит/с - 16 Кбит/с), AAC(8 Кбит/с - 16 Кбит/с); LANx1 ; SD-карта до 256 ГБ; Тревожный вход: 1(Стандартный); Тревожный выход: 1(Стандартный);  Кнопка Reset: Да; Питание DC 12В 8,5Вт с поддержкой PoE 8,5Вт; Встроенный микрофон; Аудиовыход: 1 Line-out(RCA);  Аудиовход: 1 Line-in(RCA); -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВ) 90,91x116мм; Материал камеры: Металл; Вес (г.) 590; Гарантия 12мес.</t>
+  </si>
+  <si>
+    <t>Серверы видеонаблюдения Ivideon Node (для использования с ПО Ivideon Central Online 1Y)</t>
+  </si>
+  <si>
+    <t>Ivideon Node - 4 (19")</t>
+  </si>
+  <si>
+    <t>Ivideon-3230F-WMSD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon Node 4 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">- сервер видеонаблюдения на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, поддерживающий до 256 видеокамер</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>подключаемый в управляющую часть системы Ivideon:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> ПО Ivideon Central Online 1Y</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>право использования центрального сервера приобретаются отдельно</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Сервер Ivideon Node включает возможность подключения видеокамер Ivideon и Nobelic. Сервер Ivideon Node поддерживает подключение любых видеокамер интегрированных по нативному протоколу, ONVIF, и RTSP (право подключения сторонних камер приобретается отдельно - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node Camera</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">). Битрейт </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 700 Мбит/сек</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Комплектуется </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>HDD 3.5" х 4 шт</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от модификации), с возможностью горячей замены (Hot Swap). Габариты устройства 660 x 430 x 44 мм. Установка в стойку 19'' 1U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon Node 12 (19")</t>
+  </si>
+  <si>
+    <t>Цилиндрическая Wi-Fi IP Видеокамера</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon Node 12 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">- сервер видеонаблюдения на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, поддерживающий до 256 видеокамер</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>подключаемый в управляющую часть системы Ivideon:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> ПО Ivideon Central </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">или </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Central Online 1Y</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>право использования центрального сервера приобретаются отдельно</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Сервер Ivideon Node включает возможность подключения видеокамер Ivideon и Nobelic. Сервер Ivideon Node поддерживает подключение любых видеокамер интегрированных по нативному протоколу, ONVIF, и RTSP (право подключения сторонних камер приобретается отдельно - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node Camera</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">). Битрейт </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 700 Мбит/сек</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Комплектуется </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>HDD 3.5" х 12 шт</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от модификации), с возможностью горячей замены (Hot Swap). Redundant PSU. Установка в стойку 19'' 2U.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivideon-3230F-WMSD Цилиндрическая 2Мп WiFi видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 101°; 0,005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 1920*1080@25к/сек; Разрешение дополнительного потока 704*549@25к/сек; Видеобитрейт: 256-8000Кбит/с; 3D DNR, WDR, AWB, AGC, BLC, Defog, ROI; Обнаружение человека, обнаружение пересечения линии, обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; WiFi IEEE802.11bgn 2,4ГГц; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 7Вт Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 67,27x63,95x168,62мм; Материал камеры: Пластик / Металл; Вес (г.) 380; Гарантия 24мес.;  Блок питания в комплекте </t>
+  </si>
+  <si>
+    <t>Ivideon Node 24 (19")</t>
+  </si>
+  <si>
+    <t>Ivideon-3230F-M</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon Node 24 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">- сервер видеонаблюдения на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, поддерживающий до 256 видеокамер</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>подключаемый в управляющую часть системы Ivideon:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> ПО Ivideon Central Online 1Y</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>право использования центрального сервера приобретаются отдельно</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Сервер Ivideon Node включает возможность подключения видеокамер Ivideon и Nobelic. Сервер Ivideon Node поддерживает подключение любых видеокамер интегрированных по нативному протоколу, ONVIF, и RTSP (право подключения сторонних камер приобретается отдельно - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node Camera</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">). Битрейт </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 700 Мбит/сек</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Комплектуется </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>HDD 3.5" х 24 шт</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от модификации), с возможностью горячей замены (Hot Swap). Redundant PSU. Габариты устройства 799 x 444 x 176.5 мм. Установка в стойку 19'' 4U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon Node 36 (19")</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Ivideon Node 36 (19") </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">- сервер видеонаблюдения на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, поддерживающий до 256 видеокамер</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>подключаемый в управляющую часть системы Ivideon:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> ПО Ivideon Central Online 1Y</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>право использования центрального сервера приобретаются отдельно</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Сервер Ivideon Node включает возможность подключения видеокамер Ivideon и Nobelic. Сервер Ivideon Node поддерживает подключение любых видеокамер интегрированных по нативному протоколу, ONVIF, и RTSP (право подключения сторонних камер приобретается отдельно - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Node Camera</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">). Битрейт </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>до 700 Мбит/сек</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Комплектуется </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>HDD 3.5" х 36 шт</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> (в зависимости от модификации), с возможностью горячей замены (Hot Swap). Redundant PSU. Габариты устройства 799 x 444 x 176.5 мм. Установка в стойку 19'' 4U.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-3230F-M Цилиндрическая 2Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2.9" Progressive Scan CMOS; Угол обзора 98°; 0.01лк@F1.8; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 × 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, BLC, HLC, DWDR, ROI; Детекция движения, Детектор людей, Пересечение линий, Обнаружение вторжения; Аудиокодеки: G.711A, G.711U, G.726, AAC; LANx1 ; Кнопка Reset: Нет; Питание DC 12В 6Вт с поддержкой PoE 6Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 68.3x152.1x62.9мм; Материал камеры: Металл; Вес (г.) 390; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>Ivideon Central для ПО Ivideon Microcloud</t>
+  </si>
+  <si>
+    <t>Ivideon-3230F-MSD</t>
+  </si>
+  <si>
+    <t>Ivideon Central (19")</t>
+  </si>
+  <si>
+    <t>Ivideon-3230F-MSD Цилиндрическая 2Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 100°; 0,005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 1920*1080@25к/сек; Разрешение дополнительного потока 704*549@25к/сек; Видеобитрейт: 256-8000Кбит/с; 3D DNR, WDR, AWB, AGC, BLC, Defog, ROI; Обнаружение человека, обнаружение пересечения линии, обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 7Вт с поддержкой PoE 7Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 61,25x70,48x187,1мм; Материал камеры: Пластик / Металл; Вес (г.) 400; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Рекомендуемая замена Ivideon-3230F-MSDV2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-3230F-MSDV2</t>
+  </si>
+  <si>
+    <t>Управляющий сервер</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon Central (19")</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - сервер на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Microcloud</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> для организации управляющей части системы видеонаблюдения внутри сети заказчика (на базе платформы облачного видеонаблюдения ivideon). Установка в стойку 19'' 1U. Без лицензий ПО в комплекте.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivideon-3230F-MSDV2 Цилиндрическая 2Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 105°; 0,005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 1920*1080@25к/сек; Разрешение дополнительного потока 704 * 576@25к/сек; Видеобитрейт: 256-8000Кбит/с; 2D / 3D DNR, WDR, AWB, AGC, BLC, Defog, ROI; Распознавание лиц, Обнаружение людей/транспортных средств/домашних животных/движения/вторжения, Пересечение линии; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 512 ГБ;  Кнопка Reset: Да; Питание DC 12В 7Вт с поддержкой PoE 7Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 61,25x70,48x187,1мм; Материал камеры: Пластик / Металл; Вес (г.) 420; Гарантия 24мес.; </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Предшествующая модель Ivideon-3230F-MSD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF9900FF"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Компания ivideon реализует камеру на маркетплейсах</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon-3260F-MSD4G</t>
+  </si>
+  <si>
+    <t>Лицензии для Ivideon Video Server</t>
+  </si>
+  <si>
+    <t>Ivideon USB-Dongle 16</t>
+  </si>
+  <si>
+    <t>Цилиндрическая 4G IP Видеокамера</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivideon-3260F-MSD4G Цилиндрическая 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 60м; 1/2,8" Progressive Scan CMOS; Угол обзора 100°; 0,005лк@F1,2; Видеосжатие:  H.264, H.265; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 3D DNR, 256 - 8000, ROI; Детекция движения, Детектор людей, Пересечение линий, Обнаружение вторжения; Аудиокодеки: G.711A(8 Кбит/с - 16 Кбит/с), G.711U(8 Кбит/с - 16 Кбит/с), AAC(8 Кбит/с - 16 Кбит/с); LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 8,5Вт Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 80x77,5x233мм; Материал камеры: Металл; Вес (г.) 850; Гарантия 12мес.; Блок питания в комплекте </t>
+  </si>
+  <si>
+    <t>Рекомендуемая замена Ivideon-3260F-MSD4GV2</t>
+  </si>
+  <si>
+    <t>USB-Ключ для ПО Ivideon Server</t>
+  </si>
+  <si>
+    <t>Guardant</t>
+  </si>
+  <si>
+    <t>Ivideon-3260F-MSD4GV2</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon USB-Dongle 16</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - USB-ключ Ivideon, включающий 16 лицензий ПО Ivideon Standalone Plus. Можно увеличить количество каналов (ПО Ivideon Standalone Plus) до 50 лицензий. Внешний вид может отличаться.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ivideon USB-Dongle</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Ivideon USB-Dongle</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - USB-ключ Ivideon, для ПО Ivideon Standalone Plus (без лицензий в комплекте), поддерживает до 50 лицензий. Внешний вид может отличаться.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">ПО Ivideon Standalone Plus </t>
+  </si>
+  <si>
+    <t>Ivideon-3260F-MSD4GV2 Цилиндрическая 2Мп IP видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 60м; 1/2,8" Progressive Scan CMOS; Угол обзора 100°; 0,005лк@F1,2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 704 * 576@25к/сек; Видеобитрейт: 256 - 8000Кбит/с; 2D / 3D DNR, 256 - 8000, ROI; Распознавание лиц, Обнаружение людей/транспортных средств/домашних животных/движения/вторжения, Пересечение линии; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 512 ГБ; Кнопка Reset: Да; Питание DC 12В 8,5Вт Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 80x77,5x233,4мм; Материал камеры: Металл; Вес (г.) 610; Гарантия 24мес.; Блок питания в комплекте</t>
+  </si>
+  <si>
+    <t>Предшествующая модель Ivideon-3260F-MSD4G</t>
+  </si>
+  <si>
+    <t>Ivideon-3530F-MSD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Standalone Plus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - программное обеспечение Ivideon Standalone Plus для подключения, записи и просмотра любой IP видеокамеры, интегрированной по нативному протоколу, ONVIF, и RTSP в ПО Ivideon Server. Право подключения 1 канала видео в ПО Ivideon Server, с удаленным просмотром в ПО Ivideon Client (Windows, Linux, MacOS).</t>
+    </r>
+  </si>
+  <si>
+    <t>ПО Ivideon Microcloud</t>
+  </si>
+  <si>
+    <t>Ivideon-3530F-MSD Цилиндрическая 5Мп IP видеокамера с фиксированным объективом 2.8мм, с ИК-подсветкой до 30м; 1/2,8" Progressive Scan CMOS; Угол обзора 96°; 0,005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 2560*1920@25к/сек; Разрешение дополнительного потока 704*549@25к/сек; Видеобитрейт: 256-8000Кбит/с; 3D DNR, WDR, AWB, AGC, BLC, Defog, ROI; Обнаружение человека, обнаружение пересечения линии, обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 7Вт с поддержкой PoE 7Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 61,26x70,48x187,1мм; Материал камеры: Пластик / Металл; Вес (г.) 400; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>Ivideon-3560Z-MSD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">ПО Ivideon Microcloud </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>- программное обеспечение Ivideon Microcloud на базе платформы облачного видеонаблюдения ivideon для организации частного облака внутри сети заказчика. Включает право использования центральной платформы, Ivideon Server, Ivideon Client, мобильных приложений ivideon внутри сети заказчика. Позволяет централизовать видеонаблюдение со множества серверов Ivideon Server. Право подключения 1 канала видео. Срок действия неисключительных прав: бессрочно.</t>
+    </r>
+  </si>
+  <si>
+    <t>Лицензии видеоаналитики (для Ivideon NVR, Ivideon Video Server, Ivideon Node)</t>
+  </si>
+  <si>
+    <t>ПО Ivideon Faces</t>
+  </si>
+  <si>
+    <t>Ivideon-3560Z-MSD Цилиндрическая 5Мп IP видеокамера с вариофокальным моторизованным объективом 2.7-13.5мм, с ИК-подсветкой до 60м; 1/2,8" Progressive Scan CMOS; Угол обзора 93-29°; 0,005лк@F1.2; Видеосжатие: H.265+/H.264+/H.265/H.264/MJPEG; Разрешение основного потока 2560*1920@25к/сек; Разрешение дополнительного потока 704*549@25к/сек; Видеобитрейт: 256-8000Кбит/с; 3D DNR, WDR, AWB, AGC, BLC, Defog, ROI; Обнаружение человека, обнаружение пересечения линии, обнаружение вторжения; Аудиокодеки: G.711A/G.711U/AAC/G.726/PCM; LANx1 ; SD-карта до 256 ГБ; Тревожный вход: 1(Стандартный); Тревожный выход: 1(Стандартный);  Кнопка Reset: Да; Питание DC 12В 8.5Вт с поддержкой PoE 8.5Вт; Встроенный микрофон; -40 ~ +60; Степень пыле и влагозащиты IP67; Размер камеры (ШхВхД) 75,4x82,4x222мм; Материал камеры: Пластик / Металл; Вес (г.) 580; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>Кубические видеокамеры</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Faces</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - программное обеспечение Ivideon Faces для распознавания лиц с 1 канала видео. Интерфейс взаимодействия с ПО в </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF1155CC"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>облачном сервисе Ivideon</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. Без ограничения базы лиц. ПО применимо на видеорегистраторах линейки Ivideon NVR, на серверах с ПО Ivideon Standalone Plus. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Срок действия неисключительных прав: первый календарный год.</t>
+    </r>
+  </si>
+  <si>
+    <t>2 МП IP-камеры с сервисом Ivideon</t>
+  </si>
+  <si>
+    <t>NBLC-1210F-WMSD/PV2</t>
+  </si>
+  <si>
+    <t>Кубическая Wi-Fi IP Видеокамера</t>
+  </si>
+  <si>
+    <t>NBLC-1210F-WMSD/PV2 Кубическая 2Мп WiFi видеокамера с фиксированным объективом 2,8мм, с ИК-подсветкой до 10м; 1/2,8" Progressive Scan CMOS; Угол обзора 108,8°; 0,005лк@F1,6; Видеосжатие: H.265+, H.265, H.264+, H.264, MJPEG; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 640 * 480@25к/сек; Видеобитрейт: 32 - 8000Кбит/с; 3D DNR, BLC, HLC, WDR, ROI; Детекция движения, Детекция тампера, Детекция пересечения линии, Детекция лиц; Аудиокодеки: G.711ulaw(64 Кбит/с), G.711alaw(64 Кбит/с), G.722.1(16 Кбит/с), G.726(16 Кбит/с), MP2L2(32 Кбит/с ~ 192 Кбит/с), PCM, MP3(8 Кбит/с ~ 320 Кбит/с), AAC(16 Кбит/с ~ 64 Кбит/с); WiFi IEEE802.11b/g/n 2,4ГГц; LANx1 ; SD-карта до 256 ГБ; PIR датчик;  Кнопка Reset: Да; Питание DC 12В 7,3Вт с поддержкой PoE 8,3Вт; Встроенный микрофон; -10 ~ +40; Степень пыле и влагозащиты отсутствует; ; Размер камеры (ШхВхД) 102,8x32,6x65,2мм; Материал камеры: Пластик; Вес (г.) 128; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>ПО Ivideon Faces 1Y</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Faces 1Y</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - программное обеспечение Ivideon Faces 1Y. Право использования на 1 канале видео. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Срок действия неисключительных прав: 1 календарный год (продление).</t>
+    </r>
+  </si>
+  <si>
+    <t>Лицензии для Ivideon Node</t>
+  </si>
+  <si>
+    <t>Поворотные видеокамеры</t>
+  </si>
+  <si>
+    <t>ПО Ivideon Central Online 1Y</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">ПО Ivideon Central Online 1Y </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">- программное обеспечение Ivideon Central Online 1Y для подключения </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>1 сервера на базе ПО Ivideon Node</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> в управляющую облачную часть системы Ivideon (требуется подключение в интернет по списку соединений). </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Право использования для 1 сервера на базе ПО Ivideon Node.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Срок действия неисключительных прав на ПО Ivideon Central Online 1Y: 1 календарный год.</t>
+    </r>
+  </si>
+  <si>
+    <t>ПО Ivideon Node</t>
+  </si>
+  <si>
+    <t>2 МП Поворотные IP-камеры с сервисом Ivideon</t>
+  </si>
+  <si>
+    <t>NBLC-4204Z-MSDV2</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">ПО Ivideon Node </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">- программное обеспечение Ivideon Node для 1 сервера видеонаблюдения поддерживающего до 300 видеокамер, подключаемого в управляющую часть системы Ivideon: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>ПО Ivideon Central Online 1Y</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>приобретаются отдельно</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">. ПО Ivideon Node включает возможность подключения видеокамер Ivideon и Nobelic, а также любых IP-видеокамер и видеорегистраторов (NVR, DVR) интегрированных по нативному протоколу, ONVIF, и RTSP. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Срок действия неисключительных прав на ПО Ivideon Node: бессрочно.</t>
+    </r>
+  </si>
+  <si>
+    <t>Поворотная IP Видеокамера</t>
+  </si>
+  <si>
+    <t>NBLC-4204Z-MSDV2 Поворотная 2Мп IP видеокамера с ptz объективом 2,8 - 12мм, с ИК-подсветкой до 20м; 1/2,8" Progressive Scan CMOS; Угол обзора 100,5 - 32,6°; 0,005лк@F1,5; Видеосжатие: H.265+, H.265, H.264+, H.264, MJPEG; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 704 * 576@25к/сек; Видеобитрейт: 32 - 16384Кбит/с; 3D DNR, BLC, HLC, WDR, ROI; Детекция лиц, Детекция тампера, Детекция пересечение линии, Детекция украденных вещей, Детекция оставленных вещей, Детекция выхода из зоны; Аудиокодеки: G.722.1, G.711alaw, G.711ulaw, MP2L2(16kHz, 64Кбит/с~160Кбит/с), MP3(8kHz / 16kHz, 64Кбит/с~160Кбит/с), G.726, PCM (8kHz / 48kHz),AAC (16kHz-48kHz,16~64Кбит/с); LANx1 ; SD-карта до 256 ГБ;  Кнопка Reset: Да; Питание DC 12В 9,9Вт с поддержкой PoE 9,9Вт; Встроенный микрофон; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -20 ~ +60; Степень пыле и влагозащиты IP66; Размер камеры (ШхВ) 101,7x130,7мм; Материал камеры: Пластик / Металл; Вес (г.) 530; Гарантия 24мес.</t>
+  </si>
+  <si>
+    <t>NBLC-4225Z-ASDV2</t>
+  </si>
+  <si>
+    <t>Скоростная поворотная IP Видеокамера</t>
+  </si>
+  <si>
+    <t>NBLC-4225Z-ASDV2 Поворотная 2Мп IP видеокамера с ptz объективом 4,8 - 120мм, с ИК-подсветкой до 100м; 1/2,8" Progressive Scan CMOS; Угол обзора 57,6 - 2,5°; 0,005лк@F1,6; Видеосжатие: H.265, H.264; Разрешение основного потока 1920 * 1080@25к/сек; Разрешение дополнительного потока 704 * 576@25к/сек; Видеобитрейт: 32 - 16384Кбит/с; 3D DNR, BLC, HLC, WDR, ROI; Детекция лиц, Детекция тампера, Детекция пересечение линии, Детекция украденных вещей, Детекция оставленных вещей, Детекция выхода из зоны; Аудиокодеки: G.722.1, G.711alaw, G.711ulaw, MP2L2, G.726, PCM; LANx1 ; SD-карта до 256 ГБ; Тревожный вход: 1(Стандартный); Тревожный выход: 1(Стандартный);  Кнопка Reset: Да; Питание DC 12В 24Вт с поддержкой PoE 24Вт; Аудиовыход: 1 Line-out;  Аудиовход: 1 Line-in; -40 ~ +65; Степень пыле и влагозащиты IP66; Размер камеры (ШхВ) 290x164,5мм; Материал камеры: Пластик / Металл; Вес (г.) 2000; Гарантия 24мес.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;₽&quot;"/>
-    <numFmt numFmtId="165" formatCode="#,##0.00[$ ₽]"/>
+    <numFmt numFmtId="165" formatCode="mm\.yyyy"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00[$ ₽]"/>
   </numFmts>
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFFFFFF"/>
+      <color theme="0"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...3 lines deleted...]
-    <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...9 lines deleted...]
-      <b/>
+      <u/>
       <sz val="11"/>
       <color rgb="FF0563C1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...35 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF0563C1"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
+      <color rgb="FF9900FF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0563C1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...10 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...44 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF0563C1"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <sz val="9"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...14 lines deleted...]
-      <color rgb="FF1155CC"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9900FF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF1155CC"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0095FF"/>
         <bgColor rgb="FF0095FF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEDF1F6"/>
-        <bgColor rgb="FFEDF1F6"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor rgb="FF001D32"/>
+        <bgColor rgb="FF001D32"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEDF1F6"/>
+        <bgColor rgb="FFEDF1F6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FFFF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFEFEFEF"/>
+        <bgColor rgb="FFEFEFEF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor rgb="FF00B050"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="24">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
-      <top style="thin">
-[...53 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
@@ -4806,3562 +5037,3997 @@
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="203">
+  <cellXfs count="197">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="31" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="26" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="18" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="38" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...147 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...210 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>428625</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1104900" cy="1590675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image7.png" title="Изображение">
+        <xdr:cNvPr id="2" name="image18.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>257175</xdr:rowOff>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="904875"/>
+    <xdr:ext cx="1524000" cy="1457325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="image3.png" title="Изображение">
+        <xdr:cNvPr id="3" name="image1.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>219075</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1524000" cy="1457325"/>
+    <xdr:ext cx="1219200" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="image16.png" title="Изображение">
+        <xdr:cNvPr id="4" name="image35.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>276225</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1219200" cy="1209675"/>
+    <xdr:ext cx="1752600" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="image5.png" title="Изображение">
+        <xdr:cNvPr id="5" name="image23.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="1114425"/>
+    <xdr:ext cx="1752600" cy="1162050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="image18.png" title="Изображение">
+        <xdr:cNvPr id="6" name="image16.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>466725</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="914400" cy="1285875"/>
+    <xdr:ext cx="1590675" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="image4.png" title="Изображение">
+        <xdr:cNvPr id="7" name="image20.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="1162050"/>
+    <xdr:ext cx="1676400" cy="1028700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="image9.png" title="Изображение">
+        <xdr:cNvPr id="8" name="image5.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>190500</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1590675" cy="1114425"/>
+    <xdr:ext cx="1295400" cy="1362075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="image28.png" title="Изображение">
+        <xdr:cNvPr id="9" name="image7.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>180975</xdr:rowOff>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1676400" cy="1028700"/>
+    <xdr:ext cx="1590675" cy="1457325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="image14.png" title="Изображение">
+        <xdr:cNvPr id="10" name="image13.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>285750</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1295400" cy="1362075"/>
+    <xdr:ext cx="1752600" cy="1590675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="image2.png" title="Изображение">
+        <xdr:cNvPr id="11" name="image11.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>238125</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1590675" cy="1457325"/>
+    <xdr:ext cx="1590675" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="image29.png" title="Изображение">
+        <xdr:cNvPr id="12" name="image10.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="1590675"/>
+    <xdr:ext cx="1676400" cy="1457325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="image8.png" title="Изображение">
+        <xdr:cNvPr id="13" name="image31.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>180975</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1590675" cy="1209675"/>
+    <xdr:ext cx="1590675" cy="1285875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="image27.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>342900</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1676400" cy="1457325"/>
+    <xdr:ext cx="1590675" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="image1.jpg" title="Изображение">
+        <xdr:cNvPr id="15" name="image10.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1371600" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="image48.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>161925</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1590675" cy="1285875"/>
+    <xdr:ext cx="1781175" cy="1457325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="image15.png" title="Изображение">
+        <xdr:cNvPr id="17" name="image30.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>161925</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>342900</xdr:rowOff>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1590675" cy="1209675"/>
+    <xdr:ext cx="1009650" cy="1028700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="image27.png" title="Изображение">
+        <xdr:cNvPr id="18" name="image42.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000011000000}"/>
-[...33 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1781175" cy="1457325"/>
+    <xdr:ext cx="1104900" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="image55.png" title="Изображение">
+        <xdr:cNvPr id="19" name="image26.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>447675</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:colOff>438150</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1009650" cy="1028700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="image19.png" title="Изображение">
+        <xdr:cNvPr id="20" name="image42.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>495300</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="1114425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="image37.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>314325</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1219200" cy="1209675"/>
+    <xdr:ext cx="628650" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="image6.png" title="Изображение">
+        <xdr:cNvPr id="22" name="image17.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>333375</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1104900" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="image12.png" title="Изображение">
+        <xdr:cNvPr id="23" name="image26.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1676400" cy="1543050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="image29.jpg" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>438150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="1028700"/>
+    <xdr:ext cx="1219200" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="image19.png" title="Изображение">
+        <xdr:cNvPr id="25" name="image39.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1371600" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="image48.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1495425" cy="1438275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="image34.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="676275" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="image24.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="image18.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="1114425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="image37.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>495300</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="838200" cy="1114425"/>
+    <xdr:ext cx="628650" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="image20.png" title="Изображение">
+        <xdr:cNvPr id="31" name="image17.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000018000000}"/>
-[...203 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>276225</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="1114425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="image41.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1371600" cy="1362075"/>
+    <xdr:ext cx="1009650" cy="1028700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="image50.png" title="Изображение">
+        <xdr:cNvPr id="33" name="image57.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1114425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="image26.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1114425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="image26.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1114425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="image26.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="619125" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="image58.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="image60.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1009650" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="image42.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>238125</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1495425" cy="1438275"/>
+    <xdr:ext cx="1009650" cy="1028700"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="image10.png" title="Изображение">
+        <xdr:cNvPr id="40" name="image42.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="image51.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1752600" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="image16.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>438150</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="image44.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1219200" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="image35.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1581150" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image17.jpg" title="Изображение">
+        <xdr:cNvPr id="2" name="image6.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>352425</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1438275" cy="295275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="image11.png" title="Изображение">
+        <xdr:cNvPr id="3" name="image28.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>361950</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1657350" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="image54.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>361950</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1657350" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="image54.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1752600" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="image18.png" title="Изображение">
+        <xdr:cNvPr id="6" name="image23.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1781175" cy="1200150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image36.jpg" title="Изображение">
+        <xdr:cNvPr id="2" name="image14.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1590675" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="image26.jpg" title="Изображение">
+        <xdr:cNvPr id="3" name="image32.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>457200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="image35.png" title="Изображение">
+        <xdr:cNvPr id="4" name="image33.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>561975</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1676400" cy="419100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="image35.png" title="Изображение">
+        <xdr:cNvPr id="5" name="image33.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>371475</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="657225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="image25.png" title="Изображение">
+        <xdr:cNvPr id="6" name="image40.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1781175" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="image38.png" title="Изображение">
+        <xdr:cNvPr id="7" name="image15.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1781175" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="image38.png" title="Изображение">
+        <xdr:cNvPr id="8" name="image15.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="image39.png" title="Изображение">
+        <xdr:cNvPr id="9" name="image4.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>638175</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="628650" cy="990600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="image34.png" title="Изображение">
+        <xdr:cNvPr id="10" name="image64.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="image39.png" title="Изображение">
+        <xdr:cNvPr id="11" name="image4.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="image22.png" title="Изображение">
+        <xdr:cNvPr id="12" name="image2.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="image39.png" title="Изображение">
+        <xdr:cNvPr id="13" name="image4.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1257300" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="image23.png" title="Изображение">
+        <xdr:cNvPr id="14" name="image36.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1752600" cy="1200150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="image32.png" title="Изображение">
+        <xdr:cNvPr id="15" name="image25.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="image37.png" title="Изображение">
+        <xdr:cNvPr id="16" name="image3.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="image39.png" title="Изображение">
+        <xdr:cNvPr id="17" name="image4.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1257300" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="image24.png" title="Изображение">
+        <xdr:cNvPr id="18" name="image12.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1257300" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="image24.png" title="Изображение">
+        <xdr:cNvPr id="19" name="image12.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>390525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1438275" cy="295275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="image11.png" title="Изображение">
+        <xdr:cNvPr id="20" name="image28.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>371475</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1676400" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="image31.png" title="Изображение">
+        <xdr:cNvPr id="21" name="image50.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="image33.jpg" title="Изображение">
+        <xdr:cNvPr id="22" name="image56.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>447675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="image53.png" title="Изображение">
+        <xdr:cNvPr id="23" name="image61.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>352425</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="image53.png" title="Изображение">
+        <xdr:cNvPr id="24" name="image61.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1752600" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="image41.png" title="Изображение">
+        <xdr:cNvPr id="25" name="image45.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1752600" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="image41.png" title="Изображение">
+        <xdr:cNvPr id="26" name="image45.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1676400" cy="990600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="image52.png" title="Изображение">
+        <xdr:cNvPr id="27" name="image59.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1752600" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="image41.png" title="Изображение">
+        <xdr:cNvPr id="28" name="image45.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="image43.png" title="Изображение">
+        <xdr:cNvPr id="29" name="image63.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>400050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1438275" cy="295275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="image11.png" title="Изображение">
+        <xdr:cNvPr id="30" name="image28.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1438275" cy="295275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="image11.png" title="Изображение">
+        <xdr:cNvPr id="31" name="image28.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>371475</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="657225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="image25.png" title="Изображение">
+        <xdr:cNvPr id="32" name="image40.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1781175" cy="657225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="image30.png" title="Изображение">
+        <xdr:cNvPr id="33" name="image49.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000021000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1781175" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="image38.png" title="Изображение">
+        <xdr:cNvPr id="34" name="image15.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000022000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1781175" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="image38.png" title="Изображение">
+        <xdr:cNvPr id="35" name="image15.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000023000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>352425</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1695450" cy="657225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="image25.png" title="Изображение">
+        <xdr:cNvPr id="36" name="image40.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000024000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1781175" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="image47.png" title="Изображение">
+        <xdr:cNvPr id="37" name="image52.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1752600" cy="1276350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="image62.png" title="Изображение">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000026000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="809625" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image40.jpg" title="Изображение">
+        <xdr:cNvPr id="2" name="image22.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="image45.png" title="Изображение">
+        <xdr:cNvPr id="3" name="image21.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>590550</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="742950" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="image40.jpg" title="Изображение">
+        <xdr:cNvPr id="4" name="image22.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>638175</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="image44.png" descr="https://www.dahuasecurity.com/asset/upload/upfiles/PFA1391_thumb.png" title="Изображение">
+        <xdr:cNvPr id="5" name="image8.png" descr="https://www.dahuasecurity.com/asset/upload/upfiles/PFA1391_thumb.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>638175</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="image57.png" title="Изображение">
+        <xdr:cNvPr id="6" name="image9.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="image42.png" title="Изображение">
+        <xdr:cNvPr id="7" name="image19.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="523875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="image46.jpg">
+        <xdr:cNvPr id="8" name="image38.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>771525</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="333375" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="image51.png" title="Изображение">
+        <xdr:cNvPr id="9" name="image55.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1685925" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="image48.jpg" title="Изображение">
+        <xdr:cNvPr id="10" name="image53.jpg" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1104900" cy="1114425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="image49.png" title="Изображение">
+        <xdr:cNvPr id="11" name="image47.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1457325" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="image56.png" title="Изображение">
+        <xdr:cNvPr id="12" name="image43.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1181100" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="image58.png" title="Изображение">
+        <xdr:cNvPr id="13" name="image46.png" title="Изображение">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -8537,5502 +9203,5321 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_532_e_povorotnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_wmsde_kupolnaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_msde_kupolnaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3560z_msd_tsilindricheskaya_5mp_ip_videokamera_s_variofokalnym_motor_obektivom_2_7_13_5mm/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6221f_ml_6mm_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_6mm/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3230f_msd_tsilindricheskaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_4225z_asdv2_povorotnaya_2mp_kamera_c_ptz_obektivom_4_8_120_mm_ik_100m/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_433_nastolnaya_povorotnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_131_l_nastolnaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_l6230f_m_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6221f_ml_3_6mm_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_msd4g_kupolnaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_4204z_msdv2_povorotnaya_kupolnaya_2mp_kamera_c_ptz_obektivom_2_8_12_mm/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_131_nastolnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_432_nastolnaya_povorotnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_531_l_povorotnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_4mm/?ysclid=mv7z0p70vv564497036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2210f_mv2_kupolnaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3230f_wmsd_tsilindricheskaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_2_8mm_/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3260f_msd4gv2_tsilindricheskaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_1210f_wmsd_pv2_kubicheskaya_2mp_wi_fi_kamera_c_fiksirovannym_obektivom_2_8_mm/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_431_nastolnaya_povorotnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_302_e_tsilindricheskaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm_/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6220f_mla_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_2231f_asdv3_kupolnaya_2mp_ip_kamera_c_fiksirovannym_obektivom_2_8_mm/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3260f_msd4g_standartnaya_tsilindricheskaya_2mp_ip_kamera_c_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_531_povorotnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_4mm/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6221f_ml_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2530z_masd_standartnaya_kupolnaya_5mp_ip_kamera_c_variofokalnym_motorizovannym_obektivom/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_star_povorotnaya_3mp_wifi_videokamera/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_solaris_360l_povorotnaya_3mp_wifi_videokamera_s_ptz_obektivom_4mm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_631_povorotnaya_2_2mp_wifi_videokamera_s_fiksirovannym_obektivom_4mm/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6222f_ml_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_2232f_masd_mini_kupolnaya_2mp_kamera_c_fiksirovannym_obektivom_2_8_mm/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_2432f_masd_mini_kupolnaya_4mp_kamera_c_fiksirovannym_obektivom_2_8_mm/?ysclid=mei99406ib299870199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3230f_msdv2_tsilindricheskaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_solaris_360_povorotnaya_3mp_wifi_videokamera_s_ptz_obektivom_4mm/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_131_s_nastolnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_531_s_povorotnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_4mm/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_wmsd_kupolnaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6220f_mv3_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3230f_m_tsilindricheskaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3530f_msd_tsilindricheskaya_5mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_wmsd_kupolnaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6220f_mla_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_2231f_asdv3_kupolnaya_2mp_ip_kamera_c_fiksirovannym_obektivom_2_8_mm/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_3453f_msd_tsilindricheskaya_4mp_kamera_c_fiksirovannym_obektivom_4_0_mm_ik_podsvetkoy_do_50_met/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_cute_4ls_nastolnaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2530z_masd_standartnaya_kupolnaya_5mp_ip_kamera_c_variofokalnym_motorizovannym_obektivom/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_solaris_360l_povorotnaya_3mp_wifi_videokamera_s_ptz_obektivom_4mm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6220f_ml_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_2232f_masd_mini_kupolnaya_2mp_kamera_c_fiksirovannym_obektivom_2_8_mm/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3260f_msd4g_standartnaya_tsilindricheskaya_2mp_ip_kamera_c_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_131_nastolnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_msde_kupolnaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_2432f_masd_mini_kupolnaya_4mp_kamera_c_fiksirovannym_obektivom_2_8_mm/?ysclid=mei99406ib299870199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_1210f_wmsd_pv2_kubicheskaya_2mp_wi_fi_kamera_c_fiksirovannym_obektivom_2_8_mm/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.ivideon.com/shop/product/ivideon-cute-2/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_solaris_360_povorotnaya_3mp_wifi_videokamera_s_ptz_obektivom_4mm/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6222f_ml_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3230f_msd_tsilindricheskaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_star_povorotnaya_3mp_wifi_videokamera/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6220f_mv3_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3230f_m_tsilindricheskaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3560z_msd_tsilindricheskaya_5mp_ip_videokamera_s_variofokalnym_motor_obektivom_2_7_13_5mm/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_6221f_ml_kupolnaya_eyeball_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_msd4g_kupolnaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_4225z_asdv2_povorotnaya_2mp_kamera_c_ptz_obektivom_4_8_120_mm_ik_100m/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_131_s_nastolnaya_3mp_wifi_videokamera_s_fiksirovannym_obektivom_3_6mm/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2230f_wmsde_kupolnaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_2210f_mv2_kupolnaya_2mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3230f_wmsd_tsilindricheskaya_2mp_wifi_videokamera_s_fiksirovannym_obektivom_2_8mm_/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3530f_msd_tsilindricheskaya_5mp_ip_videokamera_s_fiksirovannym_obektivom_2_8mm/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_4204z_msdv2_povorotnaya_kupolnaya_2mp_kamera_c_ptz_obektivom_2_8_12_mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_8450z_asd_8_32mm_tsilindricheskaya_2mp_ip_videokamera/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_8450z_asd_2_8_12mm_tsilindricheskaya_2mp_ip_videokamera/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_5200_asd_ip_kamera_white/?ysclid=mf168lgmwi925552142" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_server_dlya_videokamery/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3561z_msd_tsilindricheskaya_5mp_ip_videokamera_s_variofokalnym_motor_obektivom_2_7_13_5mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_8450z_asd_8_32mm_tsilindricheskaya_2mp_ip_videokamera/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_8450z_asd_2_8_12mm_tsilindricheskaya_2mp_ip_videokamera/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblc_5200_asd_ip_kamera_white/?ysclid=mf168lgmwi925552142" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_server_dlya_videokamery/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_3561z_msd_tsilindricheskaya_5mp_ip_videokamera_s_variofokalnym_motor_obektivom_2_7_13_5mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0402l_videoregistrator_4_kanala_nobelic_no_poe/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_1603_videoregistrator_16_kanalov_nobelic_poe/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_usb_dongle_16/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_bridge_pro/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_faces_pervichnaya_litsenziya/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_h0401_gibridnyy_videoregistrator_nobelic/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0803_videoregistrator_8_kanalov_nobelic_poe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_central_19_/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_b1620/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_1603l_videoregistrator_16_kanalov_nobelic/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_standalone_plus/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_bridge_b1610/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_client_64_4/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0403_videoregistrator_4_kanala_nobelic_poe/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_node/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_client_32_2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0803l_videoregistrator_8_kanalov_nobelic/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_faces_1y_prodlenie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0802_videoregistrator_8_kanalov_nobelic/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_usb_dongle_/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_smart_bridge/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0802lv2_videoregistrator_8_kanalov_nobelic_no_poe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0403l_videoregistrator_4_kanala_nobelic/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.ivideon.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0802lv2_videoregistrator_8_kanalov_nobelic_no_poe/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0403l_videoregistrator_4_kanala_nobelic/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_usb_dongle_/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_smart_bridge/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.ivideon.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0402l_videoregistrator_4_kanala_nobelic_no_poe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_1603_videoregistrator_16_kanalov_nobelic_poe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_usb_dongle_16/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_bridge_pro/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_central_19_/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_faces_pervichnaya_litsenziya/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_bridge_b1610/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_h0401_gibridnyy_videoregistrator_nobelic/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0803_videoregistrator_8_kanalov_nobelic_poe/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_client_64_4/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_1603l_videoregistrator_16_kanalov_nobelic/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_node/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0403_videoregistrator_4_kanala_nobelic_poe/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_standalone_plus/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/ivideon_client_32_2/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0802_videoregistrator_8_kanalov_nobelic/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblr_nvr_0803l_videoregistrator_8_kanalov_nobelic/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/po_ivideon_faces_1y_prodlenie/" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblb_a139_montazhnaya_korobka_dlya_kamer_nblc_2x20f_msd/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nbls_1008n_8_kanalnyy_neupravlyaemyy_setevoy_kommutator_s_podderzhkoy_poe/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblp_151_poe_inzhektor/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblb_wm03_d_in_nastennyy_kronshteyn_dlya_kamer_uniview_dlya_seriy_ipc32xs_e_l_/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nbls_1008p_8_kanalnyy_neupravlyaemyy_setevoy_kommutator_s_podderzhkoy_poe/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nbls_0604q_4_kanalnyy_neupravlyaemyy_setevoy_kommutator_s_podderzhkoy_poe/?ysclid=mkdrbiuglh81385896" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblp_12_3_istochnik_pitaniya_nobelic_12v_3a/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblb_jb05_a_in_montazhnaya_korobka_dlya_mini_bulletov_39_39_mm/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblp_12_1_istochnik_pitaniya_nobelic_12v_1a/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblb_b300c_kronshteyn_potolochnyy_dlya_kamery_nblc_4225z_asd/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nobelic_zlt_p11s_antenna_s_routerom_dlya_priema_i_usileniya_2g_3g_4g_signala/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.ivideon.com/shop/product/nblb_a111_perekhodnoy_adapter_dlya_kamery_nblc_4225z_asd/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:J64"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A48" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.44140625" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" customWidth="1"/>
     <col min="2" max="2" width="17.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.88671875" customWidth="1"/>
-    <col min="4" max="4" width="95.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="25" customWidth="1"/>
+    <col min="4" max="4" width="29" customWidth="1"/>
+    <col min="5" max="5" width="95.33203125" customWidth="1"/>
+    <col min="6" max="6" width="10.88671875" customWidth="1"/>
+    <col min="7" max="8" width="17.33203125" customWidth="1"/>
+    <col min="9" max="10" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D2" s="6" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="7"/>
-[...8 lines deleted...]
-      <c r="D3" s="13" t="s">
+      <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="12"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="2" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+    </row>
+    <row r="3" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="12"/>
+      <c r="E3" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="13">
+        <v>20</v>
+      </c>
+      <c r="G3" s="26">
+        <v>5390</v>
+      </c>
+      <c r="H3" s="28"/>
+      <c r="I3" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="C4" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="13">
+        <v>20</v>
+      </c>
+      <c r="G4" s="26">
+        <v>4490</v>
+      </c>
+      <c r="H4" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="19"/>
+      <c r="E5" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="13">
+        <v>20</v>
+      </c>
+      <c r="G5" s="36">
+        <v>4990</v>
+      </c>
+      <c r="H5" s="28"/>
+      <c r="I5" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="56"/>
+      <c r="E6" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F6" s="13">
+        <v>24</v>
+      </c>
+      <c r="G6" s="59">
+        <v>4990</v>
+      </c>
+      <c r="H6" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="56"/>
+      <c r="E7" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="13">
+        <v>24</v>
+      </c>
+      <c r="G7" s="59">
+        <v>4990</v>
+      </c>
+      <c r="H7" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="56"/>
+      <c r="E8" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" s="13">
+        <v>36</v>
+      </c>
+      <c r="G8" s="59">
+        <v>4990</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="56"/>
+      <c r="E9" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" s="13">
+        <v>20</v>
+      </c>
+      <c r="G9" s="59">
+        <v>5990</v>
+      </c>
+      <c r="H9" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="76"/>
+      <c r="E10" s="79" t="s">
+        <v>93</v>
+      </c>
+      <c r="F10" s="13">
+        <v>24</v>
+      </c>
+      <c r="G10" s="59">
+        <v>5990</v>
+      </c>
+      <c r="H10" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="19"/>
+      <c r="E11" s="85" t="s">
+        <v>111</v>
+      </c>
+      <c r="F11" s="13">
+        <v>24</v>
+      </c>
+      <c r="G11" s="59">
+        <v>5490</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="19"/>
+      <c r="E12" s="85" t="s">
+        <v>122</v>
+      </c>
+      <c r="F12" s="13">
+        <v>24</v>
+      </c>
+      <c r="G12" s="59">
+        <v>5990</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="19"/>
+      <c r="E13" s="85" t="s">
+        <v>137</v>
+      </c>
+      <c r="F13" s="13">
+        <v>24</v>
+      </c>
+      <c r="G13" s="59">
+        <v>5490</v>
+      </c>
+      <c r="H13" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I13" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="19"/>
+      <c r="E14" s="85" t="s">
+        <v>146</v>
+      </c>
+      <c r="F14" s="13">
+        <v>24</v>
+      </c>
+      <c r="G14" s="59">
+        <v>5990</v>
+      </c>
+      <c r="H14" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="19"/>
+      <c r="E15" s="85" t="s">
+        <v>156</v>
+      </c>
+      <c r="F15" s="13">
         <v>12</v>
       </c>
-      <c r="D4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="20">
+      <c r="G15" s="59">
+        <v>6990</v>
+      </c>
+      <c r="H15" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I15" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="19"/>
+      <c r="E16" s="85" t="s">
+        <v>163</v>
+      </c>
+      <c r="F16" s="13">
+        <v>18</v>
+      </c>
+      <c r="G16" s="59">
+        <v>7990</v>
+      </c>
+      <c r="H16" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="19"/>
+      <c r="E17" s="85" t="s">
+        <v>174</v>
+      </c>
+      <c r="F17" s="13">
+        <v>20</v>
+      </c>
+      <c r="G17" s="59">
+        <v>6990</v>
+      </c>
+      <c r="H17" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+    </row>
+    <row r="19" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="104"/>
+      <c r="B19" s="104"/>
+      <c r="C19" s="105"/>
+      <c r="D19" s="105"/>
+      <c r="E19" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="F19" s="105"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="107"/>
+      <c r="J19" s="107"/>
+    </row>
+    <row r="20" spans="1:10" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="110"/>
+      <c r="E20" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F20" s="13">
+        <v>45</v>
+      </c>
+      <c r="G20" s="59">
+        <v>3790</v>
+      </c>
+      <c r="H20" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="104"/>
+      <c r="B21" s="104"/>
+      <c r="C21" s="105"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="105"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107"/>
+    </row>
+    <row r="22" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="110"/>
+      <c r="E22" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F22" s="13">
+        <v>30</v>
+      </c>
+      <c r="G22" s="59">
+        <v>10490</v>
+      </c>
+      <c r="H22" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="110"/>
+      <c r="E23" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="F23" s="13">
+        <v>24</v>
+      </c>
+      <c r="G23" s="117">
+        <v>13990</v>
+      </c>
+      <c r="H23" s="118" t="s">
+        <v>226</v>
+      </c>
+      <c r="I23" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="25"/>
+      <c r="E24" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="F24" s="13">
+        <v>40</v>
+      </c>
+      <c r="G24" s="71">
+        <v>4990</v>
+      </c>
+      <c r="H24" s="15"/>
+      <c r="I24" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="120"/>
+      <c r="E25" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="F25" s="13">
+        <v>40</v>
+      </c>
+      <c r="G25" s="71">
+        <v>4990</v>
+      </c>
+      <c r="H25" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I25" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="100.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="25"/>
+      <c r="E26" s="19" t="s">
+        <v>253</v>
+      </c>
+      <c r="F26" s="13">
+        <v>40</v>
+      </c>
+      <c r="G26" s="71">
+        <v>5490</v>
+      </c>
+      <c r="H26" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="25"/>
+      <c r="E27" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="F27" s="13">
+        <v>40</v>
+      </c>
+      <c r="G27" s="71">
+        <v>4990</v>
+      </c>
+      <c r="H27" s="15"/>
+      <c r="I27" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>267</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="25"/>
+      <c r="E28" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="F28" s="20">
+        <v>24</v>
+      </c>
+      <c r="G28" s="71">
+        <v>5490</v>
+      </c>
+      <c r="H28" s="15"/>
+      <c r="I28" s="18" t="s">
+        <v>277</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D29" s="110"/>
+      <c r="E29" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="F29" s="13">
+        <v>30</v>
+      </c>
+      <c r="G29" s="14">
+        <v>9990</v>
+      </c>
+      <c r="H29" s="15"/>
+      <c r="I29" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="110"/>
+      <c r="E30" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="F30" s="13">
+        <v>30</v>
+      </c>
+      <c r="G30" s="14">
+        <v>9990</v>
+      </c>
+      <c r="H30" s="126"/>
+      <c r="I30" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="16" t="s">
+        <v>291</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="110"/>
+      <c r="E31" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="F31" s="13">
+        <v>24</v>
+      </c>
+      <c r="G31" s="71">
+        <v>12990</v>
+      </c>
+      <c r="H31" s="126"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>303</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="110"/>
+      <c r="E32" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="F32" s="13">
+        <v>24</v>
+      </c>
+      <c r="G32" s="14">
+        <v>20900</v>
+      </c>
+      <c r="H32" s="126"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="158.4" x14ac:dyDescent="0.35">
+      <c r="A33" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="134"/>
+      <c r="E33" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="F33" s="13">
+        <v>24</v>
+      </c>
+      <c r="G33" s="59">
+        <v>19490</v>
+      </c>
+      <c r="H33" s="126"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="121.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="141"/>
+      <c r="E34" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="F34" s="13">
+        <v>24</v>
+      </c>
+      <c r="G34" s="14">
+        <v>24990</v>
+      </c>
+      <c r="H34" s="126"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="23"/>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+    </row>
+    <row r="36" spans="1:10" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="110"/>
+      <c r="E36" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="F36" s="13">
+        <v>24</v>
+      </c>
+      <c r="G36" s="59">
+        <v>23400</v>
+      </c>
+      <c r="H36" s="126"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="23"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23" t="s">
+        <v>351</v>
+      </c>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="35"/>
+    </row>
+    <row r="38" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>356</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="20"/>
+      <c r="E38" s="19" t="s">
+        <v>358</v>
+      </c>
+      <c r="F38" s="20">
+        <v>24</v>
+      </c>
+      <c r="G38" s="117">
+        <v>19990</v>
+      </c>
+      <c r="H38" s="145"/>
+      <c r="I38" s="146"/>
+      <c r="J38" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="5"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+    </row>
+    <row r="40" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="23"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+    </row>
+    <row r="41" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="13"/>
+      <c r="E41" s="148" t="s">
+        <v>366</v>
+      </c>
+      <c r="F41" s="149">
+        <v>30</v>
+      </c>
+      <c r="G41" s="14">
+        <v>10490</v>
+      </c>
+      <c r="H41" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I41" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="13"/>
+      <c r="E42" s="148" t="s">
+        <v>372</v>
+      </c>
+      <c r="F42" s="149">
+        <v>30</v>
+      </c>
+      <c r="G42" s="117">
+        <v>9990</v>
+      </c>
+      <c r="H42" s="15"/>
+      <c r="I42" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="13"/>
+      <c r="E43" s="12" t="s">
+        <v>376</v>
+      </c>
+      <c r="F43" s="13">
+        <v>30</v>
+      </c>
+      <c r="G43" s="59">
+        <v>10990</v>
+      </c>
+      <c r="H43" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I43" s="18" t="s">
+        <v>377</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" s="13"/>
+      <c r="E44" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="F44" s="13">
+        <v>30</v>
+      </c>
+      <c r="G44" s="59">
+        <v>10990</v>
+      </c>
+      <c r="H44" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I44" s="18" t="s">
+        <v>382</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="B45" s="155" t="s">
+        <v>386</v>
+      </c>
+      <c r="C45" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="156"/>
+      <c r="E45" s="74" t="s">
+        <v>387</v>
+      </c>
+      <c r="F45" s="13">
+        <v>12</v>
+      </c>
+      <c r="G45" s="14">
+        <v>24990</v>
+      </c>
+      <c r="H45" s="15"/>
+      <c r="I45" s="157" t="s">
+        <v>388</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="B46" s="155" t="s">
+        <v>386</v>
+      </c>
+      <c r="C46" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="D46" s="156"/>
+      <c r="E46" s="74" t="s">
+        <v>396</v>
+      </c>
+      <c r="F46" s="13">
+        <v>12</v>
+      </c>
+      <c r="G46" s="14">
+        <v>24990</v>
+      </c>
+      <c r="H46" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" s="157" t="s">
+        <v>397</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="23"/>
+      <c r="B47" s="23"/>
+      <c r="C47" s="23"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47" s="23"/>
+      <c r="G47" s="23"/>
+      <c r="H47" s="23"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+    </row>
+    <row r="48" spans="1:10" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" s="13"/>
+      <c r="E48" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="F48" s="13">
+        <v>30</v>
+      </c>
+      <c r="G48" s="14">
+        <v>18990</v>
+      </c>
+      <c r="H48" s="60"/>
+      <c r="I48" s="74"/>
+      <c r="J48" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A49" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49" s="20"/>
+      <c r="E49" s="19" t="s">
+        <v>406</v>
+      </c>
+      <c r="F49" s="20">
+        <v>12</v>
+      </c>
+      <c r="G49" s="71">
+        <v>19990</v>
+      </c>
+      <c r="H49" s="167"/>
+      <c r="I49" s="146"/>
+      <c r="J49" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="5"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="6"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="8"/>
+      <c r="I50" s="9"/>
+      <c r="J50" s="9"/>
+    </row>
+    <row r="51" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="23"/>
+      <c r="B51" s="23"/>
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23" t="s">
+        <v>409</v>
+      </c>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="35"/>
+    </row>
+    <row r="52" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A52" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="13"/>
+      <c r="E52" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="F52" s="13">
+        <v>20</v>
+      </c>
+      <c r="G52" s="14">
+        <v>17490</v>
+      </c>
+      <c r="H52" s="60"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="171"/>
+      <c r="B53" s="171"/>
+      <c r="C53" s="171"/>
+      <c r="D53" s="171"/>
+      <c r="E53" s="173" t="s">
+        <v>416</v>
+      </c>
+      <c r="F53" s="171"/>
+      <c r="G53" s="171"/>
+      <c r="H53" s="176"/>
+      <c r="I53" s="177"/>
+      <c r="J53" s="177"/>
+    </row>
+    <row r="54" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="23"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="23"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23" t="s">
+        <v>420</v>
+      </c>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="23"/>
+      <c r="I54" s="35"/>
+      <c r="J54" s="35"/>
+    </row>
+    <row r="55" spans="1:10" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A55" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="B55" s="19" t="s">
+        <v>423</v>
+      </c>
+      <c r="C55" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" s="20"/>
+      <c r="E55" s="19" t="s">
+        <v>424</v>
+      </c>
+      <c r="F55" s="20">
+        <v>20</v>
+      </c>
+      <c r="G55" s="117">
+        <v>25200</v>
+      </c>
+      <c r="H55" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I55" s="146"/>
+      <c r="J55" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A56" s="16" t="s">
+        <v>425</v>
+      </c>
+      <c r="B56" s="19" t="s">
+        <v>426</v>
+      </c>
+      <c r="C56" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="20"/>
+      <c r="E56" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="F56" s="20">
         <v>1</v>
       </c>
-      <c r="F4" s="21">
-[...92 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="G56" s="117">
+        <v>58990</v>
+      </c>
+      <c r="H56" s="70"/>
+      <c r="I56" s="178"/>
+      <c r="J56" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="17" t="s">
-[...474 lines deleted...]
-    </row>
+    </row>
+    <row r="57" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="58" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="60" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="61" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="62" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="63" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="64" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="A5" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="A6" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="A7" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="A8" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="A9" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="A10" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="A11" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="A12" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="A13" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="A14" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="A15" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="A16" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="A17" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="A20" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="A22" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="A23" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="A24" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="A25" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="A26" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="A27" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="A28" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="A29" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="A30" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="A31" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="A32" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="A33" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="A34" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="A36" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="A38" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="A41" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="A42" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="A43" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="A44" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="A45" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="A46" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="A48" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="A49" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="A52" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="A55" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="A56" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
+  <drawing r:id="rId43"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.44140625" customWidth="1"/>
     <col min="2" max="2" width="17.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.88671875" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
     <col min="5" max="5" width="95.33203125" customWidth="1"/>
     <col min="6" max="6" width="10.88671875" customWidth="1"/>
     <col min="7" max="8" width="17.33203125" customWidth="1"/>
-    <col min="9" max="9" width="25" customWidth="1"/>
+    <col min="9" max="10" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E2" s="6" t="s">
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+    </row>
+    <row r="3" spans="1:10" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="13"/>
+      <c r="G3" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="15"/>
+      <c r="I3" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+    </row>
+    <row r="5" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="23"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A6" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="39"/>
+      <c r="E6" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="20">
+        <v>9</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+    </row>
+    <row r="7" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A7" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="39"/>
+      <c r="E7" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="20">
+        <v>9</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+    </row>
+    <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="23"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+    </row>
+    <row r="9" spans="1:10" ht="144" x14ac:dyDescent="0.3">
+      <c r="A9" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="13">
+        <v>12</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="60"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="13"/>
+    </row>
+    <row r="10" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="61"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="F2" s="5"/>
-[...8 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="F10" s="27"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="64"/>
+      <c r="J10" s="64"/>
+    </row>
+    <row r="11" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
         <v>66</v>
       </c>
-      <c r="C3" s="20" t="s">
-[...55 lines deleted...]
-      <c r="E5" s="36" t="s">
+      <c r="B11" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="20"/>
+      <c r="E11" s="68" t="s">
         <v>74</v>
       </c>
-      <c r="F5" s="20">
-[...8 lines deleted...]
-      <c r="I5" s="23" t="s">
+      <c r="F11" s="20" t="s">
         <v>76</v>
       </c>
-    </row>
-[...851 lines deleted...]
-    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="G11" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="70"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-    <hyperlink ref="A4" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-[...28 lines deleted...]
-    <hyperlink ref="A45" r:id="rId31" xr:uid="{00000000-0004-0000-0100-00001E000000}"/>
+    <hyperlink ref="A6" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="A7" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="A9" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="A11" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape"/>
-  <drawing r:id="rId32"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+  <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I11"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:J58"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A50" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="25.6640625" customWidth="1"/>
+    <col min="2" max="2" width="19.109375" customWidth="1"/>
+    <col min="3" max="3" width="9.88671875" customWidth="1"/>
+    <col min="4" max="4" width="28.44140625" customWidth="1"/>
+    <col min="5" max="5" width="99.5546875" customWidth="1"/>
+    <col min="9" max="10" width="31.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="21"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2" s="30"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="34"/>
+    </row>
+    <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="23"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" s="40"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" ht="117.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="53"/>
+      <c r="E4" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="F4" s="13">
+        <v>40</v>
+      </c>
+      <c r="G4" s="14">
+        <v>6000</v>
+      </c>
+      <c r="H4" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="117.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="B5" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="67"/>
+      <c r="E5" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="F5" s="20">
+        <v>40</v>
+      </c>
+      <c r="G5" s="71">
+        <v>6000</v>
+      </c>
+      <c r="H5" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="J5" s="20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="129.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="53"/>
+      <c r="E6" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="F6" s="13">
+        <v>1</v>
+      </c>
+      <c r="G6" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="75"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="78"/>
+    </row>
+    <row r="7" spans="1:10" ht="135" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="51" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="53"/>
+      <c r="E7" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="F7" s="13">
+        <v>1</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="83"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="78"/>
+    </row>
+    <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="86"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="88" t="s">
+        <v>116</v>
+      </c>
+      <c r="F8" s="89"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="34"/>
+    </row>
+    <row r="9" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="23"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="38" t="s">
+        <v>123</v>
+      </c>
+      <c r="F9" s="94"/>
+      <c r="G9" s="95"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="46"/>
+      <c r="J9" s="49"/>
+    </row>
+    <row r="10" spans="1:10" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C10" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="67"/>
+      <c r="E10" s="69" t="s">
+        <v>136</v>
+      </c>
+      <c r="F10" s="20">
+        <v>1</v>
+      </c>
+      <c r="G10" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="96"/>
+      <c r="I10" s="97"/>
+      <c r="J10" s="98"/>
+    </row>
+    <row r="11" spans="1:10" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="51" t="s">
+        <v>141</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C11" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="67"/>
+      <c r="E11" s="69" t="s">
+        <v>147</v>
+      </c>
+      <c r="F11" s="20">
+        <v>1</v>
+      </c>
+      <c r="G11" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="96"/>
+      <c r="I11" s="97"/>
+      <c r="J11" s="98"/>
+    </row>
+    <row r="12" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="61"/>
+      <c r="B12" s="93"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="F12" s="89"/>
+      <c r="G12" s="92"/>
+      <c r="H12" s="93"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="34"/>
+    </row>
+    <row r="13" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="23"/>
+      <c r="B13" s="35"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="99" t="s">
+        <v>152</v>
+      </c>
+      <c r="F13" s="94"/>
+      <c r="G13" s="95"/>
+      <c r="H13" s="35"/>
+      <c r="I13" s="46"/>
+      <c r="J13" s="49"/>
+    </row>
+    <row r="14" spans="1:10" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>161</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="53"/>
+      <c r="E14" s="55" t="s">
+        <v>164</v>
+      </c>
+      <c r="F14" s="13">
+        <v>10</v>
+      </c>
+      <c r="G14" s="14">
+        <v>9390</v>
+      </c>
+      <c r="H14" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="62" t="s">
+        <v>168</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="40"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="100" t="s">
+        <v>170</v>
+      </c>
+      <c r="F15" s="102"/>
+      <c r="G15" s="103"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="49"/>
+    </row>
+    <row r="16" spans="1:10" ht="111" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B16" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="53"/>
+      <c r="E16" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="F16" s="13">
+        <v>10</v>
+      </c>
+      <c r="G16" s="71">
+        <v>11590</v>
+      </c>
+      <c r="H16" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="62" t="s">
+        <v>194</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C17" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="55" t="s">
+        <v>205</v>
+      </c>
+      <c r="F17" s="13">
+        <v>8</v>
+      </c>
+      <c r="G17" s="71">
+        <v>11590</v>
+      </c>
+      <c r="H17" s="28"/>
+      <c r="I17" s="62" t="s">
+        <v>209</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="123" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="53"/>
+      <c r="E18" s="55" t="s">
+        <v>220</v>
+      </c>
+      <c r="F18" s="13">
+        <v>10</v>
+      </c>
+      <c r="G18" s="14">
+        <v>20490</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="62" t="s">
+        <v>223</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="40"/>
+      <c r="B19" s="44"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="100" t="s">
+        <v>224</v>
+      </c>
+      <c r="F19" s="102"/>
+      <c r="G19" s="103"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="46"/>
+      <c r="J19" s="49"/>
+    </row>
+    <row r="20" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="51" t="s">
+        <v>227</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="53"/>
+      <c r="E20" s="55" t="s">
+        <v>233</v>
+      </c>
+      <c r="F20" s="13">
+        <v>10</v>
+      </c>
+      <c r="G20" s="14">
+        <v>14190</v>
+      </c>
+      <c r="H20" s="28"/>
+      <c r="I20" s="62" t="s">
+        <v>234</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="B21" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C21" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" s="53"/>
+      <c r="E21" s="55" t="s">
+        <v>242</v>
+      </c>
+      <c r="F21" s="13">
+        <v>10</v>
+      </c>
+      <c r="G21" s="14">
+        <v>20590</v>
+      </c>
+      <c r="H21" s="28"/>
+      <c r="I21" s="62" t="s">
+        <v>243</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>245</v>
+      </c>
+      <c r="B22" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C22" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="53"/>
+      <c r="E22" s="55" t="s">
+        <v>251</v>
+      </c>
+      <c r="F22" s="13">
+        <v>4</v>
+      </c>
+      <c r="G22" s="14">
+        <v>46390</v>
+      </c>
+      <c r="H22" s="28"/>
+      <c r="I22" s="62" t="s">
+        <v>254</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="51" t="s">
+        <v>257</v>
+      </c>
+      <c r="B23" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C23" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="53"/>
+      <c r="E23" s="55" t="s">
+        <v>262</v>
+      </c>
+      <c r="F23" s="13">
+        <v>10</v>
+      </c>
+      <c r="G23" s="71">
+        <v>11590</v>
+      </c>
+      <c r="H23" s="28"/>
+      <c r="I23" s="62" t="s">
+        <v>265</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="51" t="s">
+        <v>266</v>
+      </c>
+      <c r="B24" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C24" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="53"/>
+      <c r="E24" s="55" t="s">
+        <v>273</v>
+      </c>
+      <c r="F24" s="13">
+        <v>10</v>
+      </c>
+      <c r="G24" s="71">
+        <v>11990</v>
+      </c>
+      <c r="H24" s="28"/>
+      <c r="I24" s="62" t="s">
+        <v>275</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="51" t="s">
+        <v>276</v>
+      </c>
+      <c r="B25" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C25" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="53"/>
+      <c r="E25" s="55" t="s">
+        <v>281</v>
+      </c>
+      <c r="F25" s="13">
+        <v>4</v>
+      </c>
+      <c r="G25" s="14">
+        <v>20990</v>
+      </c>
+      <c r="H25" s="28"/>
+      <c r="I25" s="62" t="s">
+        <v>283</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="61"/>
+      <c r="B26" s="93"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="F26" s="121"/>
+      <c r="G26" s="123"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="125"/>
+      <c r="J26" s="34"/>
+    </row>
+    <row r="27" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="23"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="99" t="s">
+        <v>292</v>
+      </c>
+      <c r="F27" s="94"/>
+      <c r="G27" s="95"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="49"/>
+    </row>
+    <row r="28" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="127" t="s">
+        <v>295</v>
+      </c>
+      <c r="B28" s="52" t="s">
+        <v>296</v>
+      </c>
+      <c r="C28" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="53"/>
+      <c r="E28" s="55" t="s">
+        <v>298</v>
+      </c>
+      <c r="F28" s="13">
+        <v>1</v>
+      </c>
+      <c r="G28" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" s="28"/>
+      <c r="I28" s="128"/>
+      <c r="J28" s="129"/>
+    </row>
+    <row r="29" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="23"/>
+      <c r="B29" s="35"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="99" t="s">
+        <v>302</v>
+      </c>
+      <c r="F29" s="94"/>
+      <c r="G29" s="95"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="49"/>
+    </row>
+    <row r="30" spans="1:10" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="130" t="s">
+        <v>305</v>
+      </c>
+      <c r="B30" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="C30" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="67"/>
+      <c r="E30" s="69" t="s">
+        <v>308</v>
+      </c>
+      <c r="F30" s="20">
+        <v>1</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" s="28"/>
+      <c r="I30" s="128"/>
+      <c r="J30" s="129"/>
+    </row>
+    <row r="31" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="23"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="99" t="s">
+        <v>313</v>
+      </c>
+      <c r="F31" s="94"/>
+      <c r="G31" s="95"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="49"/>
+    </row>
+    <row r="32" spans="1:10" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="130" t="s">
+        <v>315</v>
+      </c>
+      <c r="B32" s="131" t="s">
+        <v>317</v>
+      </c>
+      <c r="C32" s="132" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="135"/>
+      <c r="E32" s="137" t="s">
+        <v>325</v>
+      </c>
+      <c r="F32" s="138">
+        <v>1</v>
+      </c>
+      <c r="G32" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" s="28"/>
+      <c r="I32" s="139"/>
+      <c r="J32" s="129"/>
+    </row>
+    <row r="33" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="61"/>
+      <c r="B33" s="93"/>
+      <c r="C33" s="61"/>
+      <c r="D33" s="61"/>
+      <c r="E33" s="88" t="s">
+        <v>330</v>
+      </c>
+      <c r="F33" s="121"/>
+      <c r="G33" s="123"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="125"/>
+      <c r="J33" s="34"/>
+    </row>
+    <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="23"/>
+      <c r="B34" s="35"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="38" t="s">
+        <v>334</v>
+      </c>
+      <c r="F34" s="94"/>
+      <c r="G34" s="140"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="49"/>
+    </row>
+    <row r="35" spans="1:10" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="130" t="s">
+        <v>338</v>
+      </c>
+      <c r="B35" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="C35" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" s="51"/>
+      <c r="E35" s="142" t="s">
+        <v>344</v>
+      </c>
+      <c r="F35" s="13">
+        <v>1</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="28"/>
+      <c r="I35" s="143"/>
+      <c r="J35" s="129"/>
+    </row>
+    <row r="36" spans="1:10" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="130" t="s">
+        <v>345</v>
+      </c>
+      <c r="B36" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="C36" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" s="51"/>
+      <c r="E36" s="142" t="s">
+        <v>346</v>
+      </c>
+      <c r="F36" s="13">
+        <v>1</v>
+      </c>
+      <c r="G36" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="28"/>
+      <c r="I36" s="144"/>
+      <c r="J36" s="78"/>
+    </row>
+    <row r="37" spans="1:10" ht="111" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="130" t="s">
+        <v>348</v>
+      </c>
+      <c r="B37" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="C37" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" s="51"/>
+      <c r="E37" s="142" t="s">
+        <v>350</v>
+      </c>
+      <c r="F37" s="13">
+        <v>1</v>
+      </c>
+      <c r="G37" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="28"/>
+      <c r="I37" s="144"/>
+      <c r="J37" s="78"/>
+    </row>
+    <row r="38" spans="1:10" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="130" t="s">
+        <v>353</v>
+      </c>
+      <c r="B38" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="C38" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="51"/>
+      <c r="E38" s="142" t="s">
+        <v>354</v>
+      </c>
+      <c r="F38" s="13">
+        <v>1</v>
+      </c>
+      <c r="G38" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="28"/>
+      <c r="I38" s="144"/>
+      <c r="J38" s="78"/>
+    </row>
+    <row r="39" spans="1:10" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="130" t="s">
+        <v>355</v>
+      </c>
+      <c r="B39" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="C39" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="51"/>
+      <c r="E39" s="142" t="s">
+        <v>357</v>
+      </c>
+      <c r="F39" s="13">
+        <v>1</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" s="28"/>
+      <c r="I39" s="144"/>
+      <c r="J39" s="78"/>
+    </row>
+    <row r="40" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="61"/>
+      <c r="B40" s="93"/>
+      <c r="C40" s="61"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="F40" s="121"/>
+      <c r="G40" s="147"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="125"/>
+      <c r="J40" s="34"/>
+    </row>
+    <row r="41" spans="1:10" ht="126.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="127" t="s">
+        <v>360</v>
+      </c>
+      <c r="B41" s="65" t="s">
+        <v>317</v>
+      </c>
+      <c r="C41" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="53"/>
+      <c r="E41" s="69" t="s">
+        <v>362</v>
+      </c>
+      <c r="F41" s="13">
+        <v>1</v>
+      </c>
+      <c r="G41" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" s="28"/>
+      <c r="I41" s="128"/>
+      <c r="J41" s="129"/>
+    </row>
+    <row r="42" spans="1:10" ht="121.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="127" t="s">
+        <v>363</v>
+      </c>
+      <c r="B42" s="65" t="s">
+        <v>317</v>
+      </c>
+      <c r="C42" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="53"/>
+      <c r="E42" s="69" t="s">
+        <v>365</v>
+      </c>
+      <c r="F42" s="13">
+        <v>1</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" s="28"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="129"/>
+    </row>
+    <row r="43" spans="1:10" ht="130.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="127" t="s">
+        <v>367</v>
+      </c>
+      <c r="B43" s="65" t="s">
+        <v>317</v>
+      </c>
+      <c r="C43" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="53"/>
+      <c r="E43" s="69" t="s">
+        <v>369</v>
+      </c>
+      <c r="F43" s="13">
+        <v>1</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" s="28"/>
+      <c r="I43" s="128"/>
+      <c r="J43" s="129"/>
+    </row>
+    <row r="44" spans="1:10" ht="130.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="127" t="s">
+        <v>370</v>
+      </c>
+      <c r="B44" s="65" t="s">
+        <v>317</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" s="53"/>
+      <c r="E44" s="69" t="s">
+        <v>371</v>
+      </c>
+      <c r="F44" s="13">
+        <v>1</v>
+      </c>
+      <c r="G44" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="28"/>
+      <c r="I44" s="128"/>
+      <c r="J44" s="129"/>
+    </row>
+    <row r="45" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="61"/>
+      <c r="B45" s="93"/>
+      <c r="C45" s="61"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="F45" s="121"/>
+      <c r="G45" s="147"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="125"/>
+      <c r="J45" s="34"/>
+    </row>
+    <row r="46" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="51" t="s">
+        <v>375</v>
+      </c>
+      <c r="B46" s="65" t="s">
+        <v>379</v>
+      </c>
+      <c r="C46" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D46" s="53"/>
+      <c r="E46" s="69" t="s">
+        <v>380</v>
+      </c>
+      <c r="F46" s="13">
+        <v>1</v>
+      </c>
+      <c r="G46" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H46" s="28"/>
+      <c r="I46" s="128"/>
+      <c r="J46" s="129"/>
+    </row>
+    <row r="47" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="61"/>
+      <c r="B47" s="93"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" s="121"/>
+      <c r="G47" s="147"/>
+      <c r="H47" s="27"/>
+      <c r="I47" s="125"/>
+      <c r="J47" s="34"/>
+    </row>
+    <row r="48" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="150"/>
+      <c r="B48" s="151"/>
+      <c r="C48" s="150"/>
+      <c r="D48" s="150"/>
+      <c r="E48" s="152" t="s">
+        <v>384</v>
+      </c>
+      <c r="F48" s="140"/>
+      <c r="G48" s="140"/>
+      <c r="H48" s="151"/>
+      <c r="I48" s="153"/>
+      <c r="J48" s="154"/>
+    </row>
+    <row r="49" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="51" t="s">
+        <v>385</v>
+      </c>
+      <c r="B49" s="65" t="s">
+        <v>389</v>
+      </c>
+      <c r="C49" s="53" t="s">
+        <v>390</v>
+      </c>
+      <c r="D49" s="158"/>
+      <c r="E49" s="55" t="s">
+        <v>392</v>
+      </c>
+      <c r="F49" s="13">
+        <v>10</v>
+      </c>
+      <c r="G49" s="14">
+        <v>63840</v>
+      </c>
+      <c r="H49" s="28"/>
+      <c r="I49" s="128"/>
+      <c r="J49" s="129"/>
+    </row>
+    <row r="50" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="51" t="s">
+        <v>393</v>
+      </c>
+      <c r="B50" s="65" t="s">
+        <v>389</v>
+      </c>
+      <c r="C50" s="53" t="s">
+        <v>390</v>
+      </c>
+      <c r="D50" s="158"/>
+      <c r="E50" s="55" t="s">
+        <v>394</v>
+      </c>
+      <c r="F50" s="13">
+        <v>10</v>
+      </c>
+      <c r="G50" s="14">
+        <v>6000</v>
+      </c>
+      <c r="H50" s="28"/>
+      <c r="I50" s="128"/>
+      <c r="J50" s="129"/>
+    </row>
+    <row r="51" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="51" t="s">
+        <v>395</v>
+      </c>
+      <c r="B51" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="158"/>
+      <c r="E51" s="55" t="s">
+        <v>399</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="G51" s="14">
+        <v>3990</v>
+      </c>
+      <c r="H51" s="28"/>
+      <c r="I51" s="128"/>
+      <c r="J51" s="129"/>
+    </row>
+    <row r="52" spans="1:10" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="159" t="s">
+        <v>400</v>
+      </c>
+      <c r="B52" s="160" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="161" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="162"/>
+      <c r="E52" s="163" t="s">
+        <v>403</v>
+      </c>
+      <c r="F52" s="164" t="s">
+        <v>76</v>
+      </c>
+      <c r="G52" s="71" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="162"/>
+      <c r="I52" s="165"/>
+      <c r="J52" s="129"/>
+    </row>
+    <row r="53" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="150"/>
+      <c r="B53" s="151"/>
+      <c r="C53" s="150"/>
+      <c r="D53" s="150"/>
+      <c r="E53" s="99" t="s">
+        <v>404</v>
+      </c>
+      <c r="F53" s="140"/>
+      <c r="G53" s="140"/>
+      <c r="H53" s="166"/>
+      <c r="I53" s="153"/>
+      <c r="J53" s="154"/>
+    </row>
+    <row r="54" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="51" t="s">
+        <v>405</v>
+      </c>
+      <c r="B54" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D54" s="168"/>
+      <c r="E54" s="169" t="s">
+        <v>408</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="G54" s="71">
+        <v>79990</v>
+      </c>
+      <c r="H54" s="65"/>
+      <c r="I54" s="170"/>
+      <c r="J54" s="129"/>
+    </row>
+    <row r="55" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="51" t="s">
+        <v>413</v>
+      </c>
+      <c r="B55" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="C55" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" s="168"/>
+      <c r="E55" s="172" t="s">
+        <v>414</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="G55" s="71">
+        <v>5990</v>
+      </c>
+      <c r="H55" s="65"/>
+      <c r="I55" s="170"/>
+      <c r="J55" s="129"/>
+    </row>
+    <row r="56" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="150"/>
+      <c r="B56" s="151"/>
+      <c r="C56" s="150"/>
+      <c r="D56" s="150"/>
+      <c r="E56" s="152" t="s">
+        <v>415</v>
+      </c>
+      <c r="F56" s="140"/>
+      <c r="G56" s="140"/>
+      <c r="H56" s="151"/>
+      <c r="I56" s="174"/>
+      <c r="J56" s="154"/>
+    </row>
+    <row r="57" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="175" t="s">
+        <v>417</v>
+      </c>
+      <c r="B57" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="C57" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="168"/>
+      <c r="E57" s="172" t="s">
+        <v>418</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="G57" s="71" t="s">
+        <v>19</v>
+      </c>
+      <c r="H57" s="65"/>
+      <c r="I57" s="170"/>
+      <c r="J57" s="129"/>
+    </row>
+    <row r="58" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="51" t="s">
+        <v>419</v>
+      </c>
+      <c r="B58" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="C58" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D58" s="168"/>
+      <c r="E58" s="172" t="s">
+        <v>422</v>
+      </c>
+      <c r="F58" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="G58" s="71" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" s="65"/>
+      <c r="I58" s="170"/>
+      <c r="J58" s="129"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A4" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+    <hyperlink ref="A5" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
+    <hyperlink ref="A6" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
+    <hyperlink ref="A7" r:id="rId4" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
+    <hyperlink ref="A10" r:id="rId5" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
+    <hyperlink ref="A11" r:id="rId6" xr:uid="{00000000-0004-0000-0200-000005000000}"/>
+    <hyperlink ref="A14" r:id="rId7" xr:uid="{00000000-0004-0000-0200-000006000000}"/>
+    <hyperlink ref="A16" r:id="rId8" xr:uid="{00000000-0004-0000-0200-000007000000}"/>
+    <hyperlink ref="A17" r:id="rId9" xr:uid="{00000000-0004-0000-0200-000008000000}"/>
+    <hyperlink ref="A18" r:id="rId10" xr:uid="{00000000-0004-0000-0200-000009000000}"/>
+    <hyperlink ref="A20" r:id="rId11" xr:uid="{00000000-0004-0000-0200-00000A000000}"/>
+    <hyperlink ref="A21" r:id="rId12" xr:uid="{00000000-0004-0000-0200-00000B000000}"/>
+    <hyperlink ref="A22" r:id="rId13" xr:uid="{00000000-0004-0000-0200-00000C000000}"/>
+    <hyperlink ref="A23" r:id="rId14" xr:uid="{00000000-0004-0000-0200-00000D000000}"/>
+    <hyperlink ref="A24" r:id="rId15" xr:uid="{00000000-0004-0000-0200-00000E000000}"/>
+    <hyperlink ref="A25" r:id="rId16" xr:uid="{00000000-0004-0000-0200-00000F000000}"/>
+    <hyperlink ref="A46" r:id="rId17" xr:uid="{00000000-0004-0000-0200-000010000000}"/>
+    <hyperlink ref="A49" r:id="rId18" xr:uid="{00000000-0004-0000-0200-000011000000}"/>
+    <hyperlink ref="A50" r:id="rId19" xr:uid="{00000000-0004-0000-0200-000012000000}"/>
+    <hyperlink ref="A51" r:id="rId20" xr:uid="{00000000-0004-0000-0200-000013000000}"/>
+    <hyperlink ref="A54" r:id="rId21" xr:uid="{00000000-0004-0000-0200-000014000000}"/>
+    <hyperlink ref="E54" r:id="rId22" xr:uid="{00000000-0004-0000-0200-000015000000}"/>
+    <hyperlink ref="A55" r:id="rId23" xr:uid="{00000000-0004-0000-0200-000016000000}"/>
+    <hyperlink ref="A58" r:id="rId24" xr:uid="{00000000-0004-0000-0200-000017000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+  <drawing r:id="rId25"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.44140625" customWidth="1"/>
     <col min="2" max="2" width="17.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.88671875" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
     <col min="5" max="5" width="95.33203125" customWidth="1"/>
     <col min="6" max="6" width="10.88671875" customWidth="1"/>
     <col min="7" max="8" width="17.33203125" customWidth="1"/>
-    <col min="9" max="9" width="25" customWidth="1"/>
+    <col min="9" max="10" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="46.8" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="G1" s="10" t="s">
         <v>6</v>
       </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="I1" s="1" t="s">
-        <v>7</v>
-[...22 lines deleted...]
-      <c r="C3" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="6"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+    </row>
+    <row r="3" spans="1:10" ht="72.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="25"/>
+      <c r="E3" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" s="13">
+        <v>30</v>
+      </c>
+      <c r="G3" s="14">
+        <v>5390</v>
+      </c>
+      <c r="H3" s="15"/>
+      <c r="I3" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="72.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="25"/>
+      <c r="E4" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" s="13">
+        <v>8</v>
+      </c>
+      <c r="G4" s="14">
+        <v>7190</v>
+      </c>
+      <c r="H4" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="72.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="25"/>
+      <c r="E5" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" s="13">
+        <v>30</v>
+      </c>
+      <c r="G5" s="14">
+        <v>7690</v>
+      </c>
+      <c r="H5" s="15"/>
+      <c r="I5" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="5"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+    </row>
+    <row r="7" spans="1:10" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="A7" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="25"/>
+      <c r="E7" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="F7" s="13">
+        <v>11</v>
+      </c>
+      <c r="G7" s="14">
+        <v>14990</v>
+      </c>
+      <c r="H7" s="15"/>
+      <c r="I7" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="54"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" s="6"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:10" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="F9" s="13">
+        <v>100</v>
+      </c>
+      <c r="G9" s="14">
+        <v>1190</v>
+      </c>
+      <c r="H9" s="15"/>
+      <c r="I9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="F10" s="13">
+        <v>50</v>
+      </c>
+      <c r="G10" s="14">
+        <v>1650</v>
+      </c>
+      <c r="H10" s="15"/>
+      <c r="I10" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="F11" s="13">
+        <v>100</v>
+      </c>
+      <c r="G11" s="14">
+        <v>1150</v>
+      </c>
+      <c r="H11" s="15"/>
+      <c r="I11" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="F12" s="13">
+        <v>20</v>
+      </c>
+      <c r="G12" s="14">
+        <v>560</v>
+      </c>
+      <c r="H12" s="15"/>
+      <c r="I12" s="74"/>
+      <c r="J12" s="74"/>
+    </row>
+    <row r="13" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="F13" s="13">
+        <v>20</v>
+      </c>
+      <c r="G13" s="14">
+        <v>770</v>
+      </c>
+      <c r="H13" s="15"/>
+      <c r="I13" s="74"/>
+      <c r="J13" s="74"/>
+    </row>
+    <row r="14" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="12" t="s">
         <v>117</v>
       </c>
-      <c r="D3" s="20"/>
-[...154 lines deleted...]
-      <c r="I11" s="68"/>
+      <c r="C14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="F14" s="13">
+        <v>20</v>
+      </c>
+      <c r="G14" s="14">
+        <v>1760</v>
+      </c>
+      <c r="H14" s="15"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+    </row>
+    <row r="15" spans="1:10" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="F15" s="13">
+        <v>20</v>
+      </c>
+      <c r="G15" s="14">
+        <v>834</v>
+      </c>
+      <c r="H15" s="15"/>
+      <c r="I15" s="74"/>
+      <c r="J15" s="74"/>
+    </row>
+    <row r="16" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="F16" s="13">
+        <v>20</v>
+      </c>
+      <c r="G16" s="14">
+        <v>1990</v>
+      </c>
+      <c r="H16" s="15"/>
+      <c r="I16" s="74"/>
+      <c r="J16" s="74"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="A11" r:id="rId5" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
+    <hyperlink ref="A4" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
+    <hyperlink ref="A5" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+    <hyperlink ref="A7" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
+    <hyperlink ref="A9" r:id="rId5" xr:uid="{00000000-0004-0000-0300-000004000000}"/>
+    <hyperlink ref="A10" r:id="rId6" xr:uid="{00000000-0004-0000-0300-000005000000}"/>
+    <hyperlink ref="A11" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000006000000}"/>
+    <hyperlink ref="A12" r:id="rId8" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
+    <hyperlink ref="A13" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000008000000}"/>
+    <hyperlink ref="A14" r:id="rId10" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
+    <hyperlink ref="A15" r:id="rId11" xr:uid="{00000000-0004-0000-0300-00000A000000}"/>
+    <hyperlink ref="A16" r:id="rId12" xr:uid="{00000000-0004-0000-0300-00000B000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
-  <drawing r:id="rId6"/>
-[...1378 lines deleted...]
-  <drawing r:id="rId24"/>
+  <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:D128"/>
+  <dimension ref="A1:D132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.88671875" customWidth="1"/>
     <col min="2" max="2" width="16.88671875" customWidth="1"/>
     <col min="3" max="3" width="12.109375" customWidth="1"/>
     <col min="4" max="4" width="110.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="132" t="s">
+      <c r="A1" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="80" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" s="80" t="s">
+        <v>102</v>
+      </c>
+      <c r="D1" s="80" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A2" s="189" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="190"/>
+      <c r="C2" s="190"/>
+      <c r="D2" s="190"/>
+    </row>
+    <row r="3" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="182" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="82">
+        <v>250</v>
+      </c>
+      <c r="D3" s="186" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="180"/>
+      <c r="B4" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C4" s="84">
+        <v>750</v>
+      </c>
+      <c r="D4" s="187"/>
+    </row>
+    <row r="5" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="181"/>
+      <c r="B5" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C5" s="84">
+        <v>2400</v>
+      </c>
+      <c r="D5" s="188"/>
+    </row>
+    <row r="6" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="179" t="s">
+        <v>118</v>
+      </c>
+      <c r="B6" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" s="91">
+        <v>400</v>
+      </c>
+      <c r="D6" s="183" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="180"/>
+      <c r="B7" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="91">
+        <v>1200</v>
+      </c>
+      <c r="D7" s="184"/>
+    </row>
+    <row r="8" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="181"/>
+      <c r="B8" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" s="91">
+        <v>4200</v>
+      </c>
+      <c r="D8" s="185"/>
+    </row>
+    <row r="9" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="182" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C9" s="82">
+        <v>600</v>
+      </c>
+      <c r="D9" s="186" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="180"/>
+      <c r="B10" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="84">
+        <v>1800</v>
+      </c>
+      <c r="D10" s="187"/>
+    </row>
+    <row r="11" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="181"/>
+      <c r="B11" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C11" s="84">
+        <v>6000</v>
+      </c>
+      <c r="D11" s="188"/>
+    </row>
+    <row r="12" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="179" t="s">
+        <v>131</v>
+      </c>
+      <c r="B12" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C12" s="91">
+        <v>750</v>
+      </c>
+      <c r="D12" s="183" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="180"/>
+      <c r="B13" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C13" s="91">
+        <v>2250</v>
+      </c>
+      <c r="D13" s="184"/>
+    </row>
+    <row r="14" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="181"/>
+      <c r="B14" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C14" s="91">
+        <v>7500</v>
+      </c>
+      <c r="D14" s="185"/>
+    </row>
+    <row r="15" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="182" t="s">
+        <v>138</v>
+      </c>
+      <c r="B15" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C15" s="82">
+        <v>1050</v>
+      </c>
+      <c r="D15" s="186" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="180"/>
+      <c r="B16" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="84">
+        <v>3150</v>
+      </c>
+      <c r="D16" s="187"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="181"/>
+      <c r="B17" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" s="84">
+        <v>10500</v>
+      </c>
+      <c r="D17" s="188"/>
+    </row>
+    <row r="18" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="179" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="91">
+        <v>2000</v>
+      </c>
+      <c r="D18" s="183" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="180"/>
+      <c r="B19" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C19" s="91">
+        <v>6000</v>
+      </c>
+      <c r="D19" s="184"/>
+    </row>
+    <row r="20" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="181"/>
+      <c r="B20" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" s="91">
+        <v>19800</v>
+      </c>
+      <c r="D20" s="185"/>
+    </row>
+    <row r="21" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="182" t="s">
+        <v>145</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="84">
+        <v>2500</v>
+      </c>
+      <c r="D21" s="186" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="180"/>
+      <c r="B22" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C22" s="84">
+        <v>7500</v>
+      </c>
+      <c r="D22" s="187"/>
+    </row>
+    <row r="23" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="181"/>
+      <c r="B23" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="84">
+        <v>24900</v>
+      </c>
+      <c r="D23" s="188"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="91">
+        <v>3100</v>
+      </c>
+      <c r="D24" s="183" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="180"/>
+      <c r="B25" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="91">
+        <v>9300</v>
+      </c>
+      <c r="D25" s="184"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="181"/>
+      <c r="B26" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C26" s="91">
+        <v>30900</v>
+      </c>
+      <c r="D26" s="185"/>
+    </row>
+    <row r="27" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="189" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27" s="190"/>
+      <c r="C27" s="190"/>
+      <c r="D27" s="190"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="182" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="84">
+        <v>4700</v>
+      </c>
+      <c r="D28" s="186" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="180"/>
+      <c r="B29" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="84">
+        <v>14100</v>
+      </c>
+      <c r="D29" s="187"/>
+    </row>
+    <row r="30" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="181"/>
+      <c r="B30" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C30" s="84">
+        <v>51600</v>
+      </c>
+      <c r="D30" s="188"/>
+    </row>
+    <row r="31" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="179" t="s">
+        <v>160</v>
+      </c>
+      <c r="B31" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="91">
+        <v>6450</v>
+      </c>
+      <c r="D31" s="183" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="180"/>
+      <c r="B32" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="91">
+        <v>19350</v>
+      </c>
+      <c r="D32" s="184"/>
+    </row>
+    <row r="33" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="181"/>
+      <c r="B33" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="91">
+        <v>70800</v>
+      </c>
+      <c r="D33" s="185"/>
+    </row>
+    <row r="34" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="182" t="s">
+        <v>167</v>
+      </c>
+      <c r="B34" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" s="84">
+        <v>8800</v>
+      </c>
+      <c r="D34" s="186" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="180"/>
+      <c r="B35" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="84">
+        <v>26400</v>
+      </c>
+      <c r="D35" s="187"/>
+    </row>
+    <row r="36" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="181"/>
+      <c r="B36" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="84">
+        <v>96000</v>
+      </c>
+      <c r="D36" s="188"/>
+    </row>
+    <row r="37" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="179" t="s">
+        <v>172</v>
+      </c>
+      <c r="B37" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C37" s="91">
+        <v>2400</v>
+      </c>
+      <c r="D37" s="192" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="180"/>
+      <c r="B38" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" s="91">
+        <v>7200</v>
+      </c>
+      <c r="D38" s="184"/>
+    </row>
+    <row r="39" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="181"/>
+      <c r="B39" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" s="91">
+        <v>24000</v>
+      </c>
+      <c r="D39" s="185"/>
+    </row>
+    <row r="40" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="182" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="84">
+        <v>3400</v>
+      </c>
+      <c r="D40" s="193" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="180"/>
+      <c r="B41" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="84">
+        <v>10200</v>
+      </c>
+      <c r="D41" s="187"/>
+    </row>
+    <row r="42" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="181"/>
+      <c r="B42" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="84">
+        <v>33900</v>
+      </c>
+      <c r="D42" s="188"/>
+    </row>
+    <row r="43" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="189" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" s="190"/>
+      <c r="C43" s="190"/>
+      <c r="D43" s="190"/>
+    </row>
+    <row r="44" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="179" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" s="91">
+        <v>690</v>
+      </c>
+      <c r="D44" s="183" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="180"/>
+      <c r="B45" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="91">
+        <v>2070</v>
+      </c>
+      <c r="D45" s="184"/>
+    </row>
+    <row r="46" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="181"/>
+      <c r="B46" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C46" s="91">
+        <v>6900</v>
+      </c>
+      <c r="D46" s="185"/>
+    </row>
+    <row r="47" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="182" t="s">
+        <v>192</v>
+      </c>
+      <c r="B47" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C47" s="84">
+        <v>990</v>
+      </c>
+      <c r="D47" s="186" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="180"/>
+      <c r="B48" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="84">
+        <v>2970</v>
+      </c>
+      <c r="D48" s="187"/>
+    </row>
+    <row r="49" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="181"/>
+      <c r="B49" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C49" s="84">
+        <v>9900</v>
+      </c>
+      <c r="D49" s="188"/>
+    </row>
+    <row r="50" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="179" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="91">
+        <v>1490</v>
+      </c>
+      <c r="D50" s="183" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="180"/>
+      <c r="B51" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="91">
+        <v>4470</v>
+      </c>
+      <c r="D51" s="184"/>
+    </row>
+    <row r="52" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="181"/>
+      <c r="B52" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="91">
+        <v>15000</v>
+      </c>
+      <c r="D52" s="185"/>
+    </row>
+    <row r="53" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="182" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" s="84">
+        <v>4000</v>
+      </c>
+      <c r="D53" s="186" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="180"/>
+      <c r="B54" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="84">
+        <v>12000</v>
+      </c>
+      <c r="D54" s="187"/>
+    </row>
+    <row r="55" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="181"/>
+      <c r="B55" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="84">
+        <v>43200</v>
+      </c>
+      <c r="D55" s="188"/>
+    </row>
+    <row r="56" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="179" t="s">
+        <v>214</v>
+      </c>
+      <c r="B56" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" s="91">
+        <v>4500</v>
+      </c>
+      <c r="D56" s="183" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="180"/>
+      <c r="B57" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C57" s="91">
+        <v>13500</v>
+      </c>
+      <c r="D57" s="184"/>
+    </row>
+    <row r="58" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="181"/>
+      <c r="B58" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="91">
+        <v>49500</v>
+      </c>
+      <c r="D58" s="185"/>
+    </row>
+    <row r="59" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="182" t="s">
+        <v>218</v>
+      </c>
+      <c r="B59" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="84">
+        <v>5200</v>
+      </c>
+      <c r="D59" s="186" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="180"/>
+      <c r="B60" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C60" s="84">
+        <v>15600</v>
+      </c>
+      <c r="D60" s="187"/>
+    </row>
+    <row r="61" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="181"/>
+      <c r="B61" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C61" s="84">
+        <v>57200</v>
+      </c>
+      <c r="D61" s="188"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="189" t="s">
+        <v>228</v>
+      </c>
+      <c r="B62" s="190"/>
+      <c r="C62" s="190"/>
+      <c r="D62" s="190"/>
+    </row>
+    <row r="63" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="179" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" s="91">
+        <v>1990</v>
+      </c>
+      <c r="D63" s="183" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="180"/>
+      <c r="B64" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64" s="91">
+        <v>5970</v>
+      </c>
+      <c r="D64" s="184"/>
+    </row>
+    <row r="65" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="181"/>
+      <c r="B65" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" s="91">
+        <v>21600</v>
+      </c>
+      <c r="D65" s="185"/>
+    </row>
+    <row r="66" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="182" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="84">
+        <v>2290</v>
+      </c>
+      <c r="D66" s="186" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="180"/>
+      <c r="B67" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C67" s="84">
+        <v>6870</v>
+      </c>
+      <c r="D67" s="187"/>
+    </row>
+    <row r="68" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="181"/>
+      <c r="B68" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C68" s="84">
+        <v>24000</v>
+      </c>
+      <c r="D68" s="188"/>
+    </row>
+    <row r="69" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="179" t="s">
+        <v>241</v>
+      </c>
+      <c r="B69" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C69" s="91">
+        <v>5100</v>
+      </c>
+      <c r="D69" s="183" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="180"/>
+      <c r="B70" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C70" s="91">
+        <v>15300</v>
+      </c>
+      <c r="D70" s="184"/>
+    </row>
+    <row r="71" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="181"/>
+      <c r="B71" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C71" s="91">
+        <v>56100</v>
+      </c>
+      <c r="D71" s="185"/>
+    </row>
+    <row r="72" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="182" t="s">
+        <v>246</v>
+      </c>
+      <c r="B72" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C72" s="84">
+        <v>5700</v>
+      </c>
+      <c r="D72" s="186" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="180"/>
+      <c r="B73" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C73" s="84">
+        <v>17100</v>
+      </c>
+      <c r="D73" s="187"/>
+    </row>
+    <row r="74" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="181"/>
+      <c r="B74" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C74" s="84">
+        <v>62700</v>
+      </c>
+      <c r="D74" s="188"/>
+    </row>
+    <row r="75" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="189" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" s="190"/>
+      <c r="C75" s="190"/>
+      <c r="D75" s="190"/>
+    </row>
+    <row r="76" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="179" t="s">
+        <v>252</v>
+      </c>
+      <c r="B76" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C76" s="91">
+        <v>590</v>
+      </c>
+      <c r="D76" s="183" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="180"/>
+      <c r="B77" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C77" s="91">
+        <v>1770</v>
+      </c>
+      <c r="D77" s="184"/>
+    </row>
+    <row r="78" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="181"/>
+      <c r="B78" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C78" s="91">
+        <v>6000</v>
+      </c>
+      <c r="D78" s="185"/>
+    </row>
+    <row r="79" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="182" t="s">
+        <v>258</v>
+      </c>
+      <c r="B79" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C79" s="84">
+        <v>990</v>
+      </c>
+      <c r="D79" s="186" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="180"/>
+      <c r="B80" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C80" s="84">
+        <v>2970</v>
+      </c>
+      <c r="D80" s="187"/>
+    </row>
+    <row r="81" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="181"/>
+      <c r="B81" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C81" s="84">
+        <v>9900</v>
+      </c>
+      <c r="D81" s="188"/>
+    </row>
+    <row r="82" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="189" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" s="190"/>
+      <c r="C82" s="190"/>
+      <c r="D82" s="190"/>
+    </row>
+    <row r="83" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="179" t="s">
+        <v>261</v>
+      </c>
+      <c r="B83" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" s="91">
+        <v>1000</v>
+      </c>
+      <c r="D83" s="183" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="180"/>
+      <c r="B84" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C84" s="91">
+        <v>3000</v>
+      </c>
+      <c r="D84" s="184"/>
+    </row>
+    <row r="85" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="181"/>
+      <c r="B85" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C85" s="91">
+        <v>10200</v>
+      </c>
+      <c r="D85" s="185"/>
+    </row>
+    <row r="86" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="182" t="s">
+        <v>268</v>
+      </c>
+      <c r="B86" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C86" s="84">
+        <v>1500</v>
+      </c>
+      <c r="D86" s="186" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="180"/>
+      <c r="B87" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C87" s="84">
+        <v>4500</v>
+      </c>
+      <c r="D87" s="187"/>
+    </row>
+    <row r="88" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="181"/>
+      <c r="B88" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C88" s="84">
+        <v>15000</v>
+      </c>
+      <c r="D88" s="188"/>
+    </row>
+    <row r="89" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="179" t="s">
+        <v>270</v>
+      </c>
+      <c r="B89" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C89" s="91">
+        <v>2000</v>
+      </c>
+      <c r="D89" s="183" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="180"/>
+      <c r="B90" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C90" s="91">
+        <v>6000</v>
+      </c>
+      <c r="D90" s="184"/>
+    </row>
+    <row r="91" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="181"/>
+      <c r="B91" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C91" s="91">
+        <v>20400</v>
+      </c>
+      <c r="D91" s="185"/>
+    </row>
+    <row r="92" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="189" t="s">
+        <v>272</v>
+      </c>
+      <c r="B92" s="190"/>
+      <c r="C92" s="190"/>
+      <c r="D92" s="190"/>
+    </row>
+    <row r="93" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="182" t="s">
+        <v>272</v>
+      </c>
+      <c r="B93" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C93" s="84">
+        <v>1450</v>
+      </c>
+      <c r="D93" s="186" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="180"/>
+      <c r="B94" s="81" t="s">
+        <v>112</v>
+      </c>
+      <c r="C94" s="84">
+        <v>4350</v>
+      </c>
+      <c r="D94" s="187"/>
+    </row>
+    <row r="95" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="181"/>
+      <c r="B95" s="81" t="s">
+        <v>113</v>
+      </c>
+      <c r="C95" s="84">
+        <v>15600</v>
+      </c>
+      <c r="D95" s="188"/>
+    </row>
+    <row r="96" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="179" t="s">
+        <v>280</v>
+      </c>
+      <c r="B96" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" s="91">
+        <v>1790</v>
+      </c>
+      <c r="D96" s="183" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="180"/>
+      <c r="B97" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C97" s="91">
+        <v>5370</v>
+      </c>
+      <c r="D97" s="184"/>
+    </row>
+    <row r="98" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="181"/>
+      <c r="B98" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C98" s="91">
+        <v>19200</v>
+      </c>
+      <c r="D98" s="185"/>
+    </row>
+    <row r="99" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="189" t="s">
+        <v>285</v>
+      </c>
+      <c r="B99" s="190"/>
+      <c r="C99" s="190"/>
+      <c r="D99" s="190"/>
+    </row>
+    <row r="100" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="191" t="s">
+        <v>288</v>
+      </c>
+      <c r="B100" s="122" t="s">
+        <v>107</v>
+      </c>
+      <c r="C100" s="124">
+        <v>3500</v>
+      </c>
+      <c r="D100" s="186" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="180"/>
+      <c r="B101" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="C101" s="124">
+        <v>10500</v>
+      </c>
+      <c r="D101" s="187"/>
+    </row>
+    <row r="102" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="181"/>
+      <c r="B102" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="C102" s="124">
+        <v>39000</v>
+      </c>
+      <c r="D102" s="188"/>
+    </row>
+    <row r="103" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="189" t="s">
         <v>293</v>
       </c>
-      <c r="D1" s="132" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="166" t="s">
+      <c r="B103" s="190"/>
+      <c r="C103" s="190"/>
+      <c r="D103" s="190"/>
+    </row>
+    <row r="104" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="179" t="s">
         <v>294</v>
       </c>
-      <c r="B2" s="167"/>
-[...10 lines deleted...]
-      <c r="C3" s="134">
+      <c r="B104" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C104" s="91">
+        <v>2700</v>
+      </c>
+      <c r="D104" s="183" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="180"/>
+      <c r="B105" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="C105" s="91">
+        <v>8100</v>
+      </c>
+      <c r="D105" s="184"/>
+    </row>
+    <row r="106" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="181"/>
+      <c r="B106" s="90" t="s">
+        <v>113</v>
+      </c>
+      <c r="C106" s="91">
+        <v>32400</v>
+      </c>
+      <c r="D106" s="185"/>
+    </row>
+    <row r="107" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="191" t="s">
+        <v>299</v>
+      </c>
+      <c r="B107" s="122" t="s">
+        <v>107</v>
+      </c>
+      <c r="C107" s="124">
+        <v>3600</v>
+      </c>
+      <c r="D107" s="186" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="180"/>
+      <c r="B108" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="C108" s="124">
+        <v>10800</v>
+      </c>
+      <c r="D108" s="187"/>
+    </row>
+    <row r="109" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="181"/>
+      <c r="B109" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="C109" s="124">
+        <v>43200</v>
+      </c>
+      <c r="D109" s="188"/>
+    </row>
+    <row r="110" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="189" t="s">
+        <v>304</v>
+      </c>
+      <c r="B110" s="190"/>
+      <c r="C110" s="190"/>
+      <c r="D110" s="190"/>
+    </row>
+    <row r="111" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="191" t="s">
+        <v>306</v>
+      </c>
+      <c r="B111" s="122" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="124">
+        <v>2900</v>
+      </c>
+      <c r="D111" s="186" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="180"/>
+      <c r="B112" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="C112" s="124">
+        <v>8700</v>
+      </c>
+      <c r="D112" s="187"/>
+    </row>
+    <row r="113" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="181"/>
+      <c r="B113" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="C113" s="124">
+        <v>30000</v>
+      </c>
+      <c r="D113" s="188"/>
+    </row>
+    <row r="114" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="189" t="s">
+        <v>311</v>
+      </c>
+      <c r="B114" s="190"/>
+      <c r="C114" s="190"/>
+      <c r="D114" s="190"/>
+    </row>
+    <row r="115" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="191" t="s">
+        <v>312</v>
+      </c>
+      <c r="B115" s="122" t="s">
+        <v>107</v>
+      </c>
+      <c r="C115" s="124">
+        <v>1000</v>
+      </c>
+      <c r="D115" s="183" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="180"/>
+      <c r="B116" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="C116" s="124">
+        <v>3000</v>
+      </c>
+      <c r="D116" s="184"/>
+    </row>
+    <row r="117" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="181"/>
+      <c r="B117" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="C117" s="124">
+        <v>12000</v>
+      </c>
+      <c r="D117" s="185"/>
+    </row>
+    <row r="118" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="191" t="s">
+        <v>285</v>
+      </c>
+      <c r="B118" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="C118" s="133">
+        <v>100</v>
+      </c>
+      <c r="D118" s="186" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="180"/>
+      <c r="B119" s="22" t="s">
+        <v>320</v>
+      </c>
+      <c r="C119" s="133">
+        <v>300</v>
+      </c>
+      <c r="D119" s="187"/>
+    </row>
+    <row r="120" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="180"/>
+      <c r="B120" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="C120" s="133">
+        <v>1200</v>
+      </c>
+      <c r="D120" s="187"/>
+    </row>
+    <row r="121" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="180"/>
+      <c r="B121" s="22" t="s">
+        <v>324</v>
+      </c>
+      <c r="C121" s="136">
+        <v>150</v>
+      </c>
+      <c r="D121" s="187"/>
+    </row>
+    <row r="122" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="180"/>
+      <c r="B122" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="C122" s="136">
+        <v>450</v>
+      </c>
+      <c r="D122" s="187"/>
+    </row>
+    <row r="123" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="180"/>
+      <c r="B123" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="C123" s="136">
+        <v>1800</v>
+      </c>
+      <c r="D123" s="187"/>
+    </row>
+    <row r="124" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="180"/>
+      <c r="B124" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="C124" s="133">
+        <v>200</v>
+      </c>
+      <c r="D124" s="187"/>
+    </row>
+    <row r="125" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="180"/>
+      <c r="B125" s="22" t="s">
+        <v>329</v>
+      </c>
+      <c r="C125" s="133">
+        <v>600</v>
+      </c>
+      <c r="D125" s="187"/>
+    </row>
+    <row r="126" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="180"/>
+      <c r="B126" s="22" t="s">
+        <v>331</v>
+      </c>
+      <c r="C126" s="133">
+        <v>2400</v>
+      </c>
+      <c r="D126" s="187"/>
+    </row>
+    <row r="127" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="180"/>
+      <c r="B127" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="C127" s="136">
         <v>250</v>
       </c>
-      <c r="D3" s="156" t="s">
-[...8 lines deleted...]
-      <c r="C4" s="135">
+      <c r="D127" s="187"/>
+    </row>
+    <row r="128" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="180"/>
+      <c r="B128" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="C128" s="136">
         <v>750</v>
       </c>
-      <c r="D4" s="157"/>
-[...74 lines deleted...]
-      <c r="C11" s="135">
+      <c r="D128" s="187"/>
+    </row>
+    <row r="129" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="180"/>
+      <c r="B129" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="C129" s="136">
+        <v>3000</v>
+      </c>
+      <c r="D129" s="187"/>
+    </row>
+    <row r="130" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="180"/>
+      <c r="B130" s="22" t="s">
+        <v>337</v>
+      </c>
+      <c r="C130" s="133">
+        <v>500</v>
+      </c>
+      <c r="D130" s="187"/>
+    </row>
+    <row r="131" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="180"/>
+      <c r="B131" s="22" t="s">
+        <v>339</v>
+      </c>
+      <c r="C131" s="133">
+        <v>1500</v>
+      </c>
+      <c r="D131" s="187"/>
+    </row>
+    <row r="132" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="181"/>
+      <c r="B132" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="C132" s="133">
         <v>6000</v>
       </c>
-      <c r="D11" s="158"/>
-[...1279 lines deleted...]
-      <c r="D128" s="158"/>
+      <c r="D132" s="188"/>
     </row>
   </sheetData>
-  <mergeCells count="80">
+  <mergeCells count="83">
+    <mergeCell ref="A115:A117"/>
+    <mergeCell ref="A118:A132"/>
+    <mergeCell ref="D118:D132"/>
+    <mergeCell ref="D104:D106"/>
     <mergeCell ref="D107:D109"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="A111:A113"/>
     <mergeCell ref="D111:D113"/>
-    <mergeCell ref="D114:D128"/>
+    <mergeCell ref="A114:D114"/>
+    <mergeCell ref="D115:D117"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="D44:D46"/>
+    <mergeCell ref="D47:D49"/>
+    <mergeCell ref="D50:D52"/>
+    <mergeCell ref="D53:D55"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="A53:A55"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="D31:D33"/>
+    <mergeCell ref="D34:D36"/>
+    <mergeCell ref="D37:D39"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="D15:D17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="D18:D20"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="D21:D23"/>
+    <mergeCell ref="D9:D11"/>
+    <mergeCell ref="D12:D14"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="D3:D5"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="D6:D8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="A100:A102"/>
+    <mergeCell ref="A104:A106"/>
     <mergeCell ref="A107:A109"/>
-    <mergeCell ref="A111:A113"/>
-[...2 lines deleted...]
-    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="D89:D91"/>
+    <mergeCell ref="D93:D95"/>
+    <mergeCell ref="A96:A98"/>
+    <mergeCell ref="D96:D98"/>
+    <mergeCell ref="A99:D99"/>
+    <mergeCell ref="D100:D102"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="D79:D81"/>
+    <mergeCell ref="A82:D82"/>
+    <mergeCell ref="D83:D85"/>
+    <mergeCell ref="D86:D88"/>
+    <mergeCell ref="A92:D92"/>
     <mergeCell ref="A79:A81"/>
     <mergeCell ref="A83:A85"/>
     <mergeCell ref="A86:A88"/>
     <mergeCell ref="A89:A91"/>
     <mergeCell ref="A93:A95"/>
-    <mergeCell ref="A110:D110"/>
-[...3 lines deleted...]
-    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="A72:A74"/>
+    <mergeCell ref="A76:A78"/>
     <mergeCell ref="D56:D58"/>
-    <mergeCell ref="A40:A42"/>
-[...3 lines deleted...]
-    <mergeCell ref="A53:A55"/>
+    <mergeCell ref="D59:D61"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="D63:D65"/>
+    <mergeCell ref="D66:D68"/>
+    <mergeCell ref="D69:D71"/>
+    <mergeCell ref="A75:D75"/>
+    <mergeCell ref="D72:D74"/>
+    <mergeCell ref="D76:D78"/>
     <mergeCell ref="A56:A58"/>
     <mergeCell ref="A59:A61"/>
-    <mergeCell ref="D59:D61"/>
     <mergeCell ref="A63:A65"/>
     <mergeCell ref="A66:A68"/>
-    <mergeCell ref="D89:D91"/>
-[...21 lines deleted...]
-    <mergeCell ref="D63:D65"/>
     <mergeCell ref="A69:A71"/>
-    <mergeCell ref="A62:D62"/>
-[...25 lines deleted...]
-    <mergeCell ref="A27:D27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:I16"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
     </sheetView>
-  </sheetViews>
-[...402 lines deleted...]
-    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="27.5546875" customWidth="1"/>
     <col min="2" max="2" width="15.88671875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="20.44140625" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" customWidth="1"/>
     <col min="6" max="6" width="57.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
-[...15 lines deleted...]
-        <v>3</v>
+      <c r="A1" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="80" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" s="101" t="s">
+        <v>173</v>
+      </c>
+      <c r="D1" s="80" t="s">
+        <v>176</v>
+      </c>
+      <c r="E1" s="80" t="s">
+        <v>102</v>
+      </c>
+      <c r="F1" s="80" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A2" s="171" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="167"/>
+      <c r="A2" s="194" t="s">
+        <v>177</v>
+      </c>
+      <c r="B2" s="190"/>
+      <c r="C2" s="190"/>
+      <c r="D2" s="190"/>
+      <c r="E2" s="190"/>
+      <c r="F2" s="190"/>
     </row>
     <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="172" t="s">
-[...11 lines deleted...]
-      <c r="E3" s="148">
+      <c r="A3" s="182" t="s">
+        <v>182</v>
+      </c>
+      <c r="B3" s="106" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="108" t="s">
+        <v>187</v>
+      </c>
+      <c r="D3" s="195" t="s">
+        <v>190</v>
+      </c>
+      <c r="E3" s="109">
         <v>2500</v>
       </c>
-      <c r="F3" s="174" t="s">
-        <v>432</v>
+      <c r="F3" s="196" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="163"/>
-[...10 lines deleted...]
-      <c r="F4" s="157"/>
+      <c r="A4" s="180"/>
+      <c r="B4" s="106" t="s">
+        <v>107</v>
+      </c>
+      <c r="C4" s="108" t="s">
+        <v>198</v>
+      </c>
+      <c r="D4" s="187"/>
+      <c r="E4" s="111">
+        <v>5500</v>
+      </c>
+      <c r="F4" s="187"/>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="164"/>
-[...10 lines deleted...]
-      <c r="F5" s="158"/>
+      <c r="A5" s="181"/>
+      <c r="B5" s="106" t="s">
+        <v>107</v>
+      </c>
+      <c r="C5" s="108" t="s">
+        <v>200</v>
+      </c>
+      <c r="D5" s="188"/>
+      <c r="E5" s="111">
+        <v>12000</v>
+      </c>
+      <c r="F5" s="188"/>
     </row>
     <row r="6" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A6" s="171" t="s">
-[...6 lines deleted...]
-      <c r="F6" s="167"/>
+      <c r="A6" s="194" t="s">
+        <v>202</v>
+      </c>
+      <c r="B6" s="190"/>
+      <c r="C6" s="190"/>
+      <c r="D6" s="190"/>
+      <c r="E6" s="190"/>
+      <c r="F6" s="190"/>
     </row>
     <row r="7" spans="1:6" ht="108" x14ac:dyDescent="0.3">
-      <c r="A7" s="150" t="s">
-[...11 lines deleted...]
-      <c r="E7" s="153">
+      <c r="A7" s="112" t="s">
+        <v>206</v>
+      </c>
+      <c r="B7" s="113" t="s">
+        <v>107</v>
+      </c>
+      <c r="C7" s="108" t="s">
+        <v>216</v>
+      </c>
+      <c r="D7" s="114" t="s">
+        <v>217</v>
+      </c>
+      <c r="E7" s="115">
         <v>1500</v>
       </c>
-      <c r="F7" s="154" t="s">
-        <v>439</v>
+      <c r="F7" s="116" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="132" x14ac:dyDescent="0.3">
-      <c r="A8" s="175" t="s">
-[...11 lines deleted...]
-      <c r="E8" s="153">
+      <c r="A8" s="191" t="s">
+        <v>225</v>
+      </c>
+      <c r="B8" s="113" t="s">
+        <v>107</v>
+      </c>
+      <c r="C8" s="108" t="s">
+        <v>216</v>
+      </c>
+      <c r="D8" s="114" t="s">
+        <v>190</v>
+      </c>
+      <c r="E8" s="115">
         <v>2000</v>
       </c>
-      <c r="F8" s="155" t="s">
-        <v>441</v>
+      <c r="F8" s="119" t="s">
+        <v>231</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="132" x14ac:dyDescent="0.3">
-      <c r="A9" s="164"/>
-[...9 lines deleted...]
-      <c r="E9" s="153">
+      <c r="A9" s="181"/>
+      <c r="B9" s="113" t="s">
+        <v>107</v>
+      </c>
+      <c r="C9" s="108" t="s">
+        <v>216</v>
+      </c>
+      <c r="D9" s="114" t="s">
+        <v>190</v>
+      </c>
+      <c r="E9" s="115">
         <v>2500</v>
       </c>
-      <c r="F9" s="155" t="s">
-        <v>442</v>
+      <c r="F9" s="119" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-      <vt:lpstr>Комплекты и спец. предложения</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Видеокамеры Ivideon, Nobelic</vt:lpstr>
-      <vt:lpstr>Проектные видеокамеры Ivideon, </vt:lpstr>
-      <vt:lpstr>Видеорегистраторы Ivideon, Nobe</vt:lpstr>
+      <vt:lpstr>Проектные видеокамеры </vt:lpstr>
+      <vt:lpstr>Видеорегистраторы</vt:lpstr>
+      <vt:lpstr>Другое оборудование, аксессуары</vt:lpstr>
       <vt:lpstr>Лицензии Ivideon Cloud </vt:lpstr>
-      <vt:lpstr>Другое оборудование и аксессуар</vt:lpstr>
       <vt:lpstr>Маас решения</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>